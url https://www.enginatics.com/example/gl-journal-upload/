--- v1 (2026-08-17)
+++ v2 (2026-10-03)
@@ -1,89 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.vbaProject"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.ms-excel.sheet.macroEnabled.main+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2006/relationships/ui/extensibility" Target="customUI/customUI.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> 
+ <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships> 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131" codeName="{AE6600E7-7A62-396C-DE95-9942FA9DD81E}"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A201421E-1181-46B1-8FFD-84A05EDCF5A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="25427"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2295" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010"/>
   </bookViews>
   <sheets>
     <sheet name="Upload" sheetId="1" r:id="rId1"/>
-    <sheet name="Columns_" sheetId="2" state="hidden" r:id="rId2"/>
-[...4 lines deleted...]
-    <sheet name="Translations_" sheetId="7" state="hidden" r:id="rId7"/>
+    <sheet name="Columns_" sheetId="2" r:id="rId2"/>
+    <sheet name="DFF Validation_" sheetId="3" r:id="rId3"/>
+    <sheet name="Dependent LoV_" sheetId="4" r:id="rId4"/>
+    <sheet name="Validation_" sheetId="5" r:id="rId5"/>
+    <sheet name="Default Value_" sheetId="6" r:id="rId6"/>
+    <sheet name="Translations_" sheetId="7" r:id="rId7"/>
     <sheet name="Parameters" sheetId="8" r:id="rId8"/>
   </sheets>
-  <functionGroups builtInGroupCount="19"/>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Upload!$A$1:$BG$1</definedName>
-    <definedName name="RowMarker">Upload!$A$2</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Upload'!$A$1:$BG$1</definedName>
   </definedNames>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="725" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1038" uniqueCount="209">
   <si>
     <t>Action</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Message</t>
   </si>
   <si>
     <t>Ledger Name</t>
   </si>
   <si>
     <t>Source</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Accounting Date</t>
   </si>
   <si>
@@ -215,236 +205,317 @@
   <si>
     <t>Attach Upload File</t>
   </si>
   <si>
     <t>Date Created</t>
   </si>
   <si>
     <t>Created By</t>
   </si>
   <si>
     <t>User Id</t>
   </si>
   <si>
     <t>Summary Flag</t>
   </si>
   <si>
     <t>Post To Suspense Flag</t>
   </si>
   <si>
     <t>Submit Approval</t>
   </si>
   <si>
     <t>Submit Posting</t>
   </si>
   <si>
+    <t>Create</t>
+  </si>
+  <si>
+    <t>Valid</t>
+  </si>
+  <si>
+    <t>Validation complete.</t>
+  </si>
+  <si>
+    <t>Vision Operations (USA)</t>
+  </si>
+  <si>
+    <t>Spreadsheet</t>
+  </si>
+  <si>
+    <t>Manual</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>Jan-25</t>
+  </si>
+  <si>
+    <t>CC420</t>
+  </si>
+  <si>
+    <t>01-420-5110-0000-000</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>5110</t>
+  </si>
+  <si>
+    <t>0000</t>
+  </si>
+  <si>
+    <t>000</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>B Demo 1</t>
+  </si>
+  <si>
+    <t>File</t>
+  </si>
+  <si>
+    <t>C:\Users\mruge\Downloads\Blitz_Upload_090926 (1).txt</t>
+  </si>
+  <si>
+    <t>6144341</t>
+  </si>
+  <si>
+    <t>19142586</t>
+  </si>
+  <si>
+    <t>,4,50,51,49,54,53,57,52,58,59,56,55,5,6,7,8,9,11,12,13,14,15,16,17,28,39,40,41,42,43,44,</t>
+  </si>
+  <si>
+    <t>AA20XsAAWAAAUJGAAA</t>
+  </si>
+  <si>
+    <t>Y</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>NEW</t>
+  </si>
+  <si>
+    <t>N</t>
+  </si>
+  <si>
+    <t>CC422</t>
+  </si>
+  <si>
+    <t>01-422-5110-0000-000</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>,4,5,6,7,8,9,50,51,49,54,53,57,52,58,59,56,55,11,12,13,14,15,16,17,29,</t>
+  </si>
+  <si>
+    <t>AA20XsAAWAAAUJGAAB</t>
+  </si>
+  <si>
     <t>Column Number</t>
   </si>
   <si>
     <t>Column Type</t>
   </si>
   <si>
     <t>Number Format</t>
   </si>
   <si>
     <t>Required</t>
   </si>
   <si>
     <t>Read Only</t>
   </si>
   <si>
     <t>Hidden</t>
   </si>
   <si>
     <t>LoV Column</t>
   </si>
   <si>
     <t>Validate From List</t>
   </si>
   <si>
     <t>Filter Before Display</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>DFF Column</t>
   </si>
   <si>
+    <t>Fixed</t>
+  </si>
+  <si>
     <t>Char</t>
   </si>
   <si>
-    <t>Y</t>
-[...1 lines deleted...]
-  <si>
     <t>Date</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Rowid</t>
   </si>
   <si>
     <t>DateTime</t>
   </si>
   <si>
     <t>Context Column</t>
   </si>
   <si>
     <t>Context</t>
   </si>
   <si>
     <t>ledger_name</t>
   </si>
   <si>
     <t>accounting_date</t>
   </si>
   <si>
     <t>account_alias</t>
   </si>
   <si>
     <t>concatenated_segments</t>
   </si>
   <si>
+    <t>gl_segment1</t>
+  </si>
+  <si>
+    <t>gl_segment2</t>
+  </si>
+  <si>
+    <t>gl_segment3</t>
+  </si>
+  <si>
+    <t>gl_segment4</t>
+  </si>
+  <si>
+    <t>gl_segment5</t>
+  </si>
+  <si>
+    <t>gl_segment6</t>
+  </si>
+  <si>
+    <t>gl_segment7</t>
+  </si>
+  <si>
+    <t>gl_segment8</t>
+  </si>
+  <si>
+    <t>gl_segment9</t>
+  </si>
+  <si>
+    <t>gl_segment10</t>
+  </si>
+  <si>
+    <t>gl_segment11</t>
+  </si>
+  <si>
+    <t>gl_segment12</t>
+  </si>
+  <si>
+    <t>gl_segment13</t>
+  </si>
+  <si>
+    <t>gl_segment14</t>
+  </si>
+  <si>
+    <t>gl_segment15</t>
+  </si>
+  <si>
     <t>reverse_journal</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
-    <t>gl_segment1</t>
-[...43 lines deleted...]
-  <si>
     <t>debit</t>
   </si>
   <si>
     <t>credit</t>
   </si>
   <si>
     <t>stat_amount</t>
   </si>
   <si>
     <t>static</t>
   </si>
   <si>
-    <t>A</t>
-[...7 lines deleted...]
-  <si>
     <t>C</t>
   </si>
   <si>
-    <t>Create</t>
-[...1 lines deleted...]
-  <si>
     <t>U</t>
   </si>
   <si>
     <t>Update</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Delete</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Success</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>Warning</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Error</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
-    <t>Valid</t>
-[...1 lines deleted...]
-  <si>
     <t>I</t>
   </si>
   <si>
     <t>Invalid</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_ERROR_VALIDATING</t>
   </si>
   <si>
     <t>Error while validating records</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_ERROR_DEFAULTING</t>
   </si>
   <si>
     <t>Error while defaulting records</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_INVALID_DATE</t>
   </si>
   <si>
     <t>Please enter a valid date.</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_INVALID_NUMBER</t>
@@ -455,53 +526,50 @@
   <si>
     <t>U_EXCEL_MSG_ERROR</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_LOV_NO_ENTRIES</t>
   </si>
   <si>
     <t>List contains no values.</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_LOV_LIMIT_LIST</t>
   </si>
   <si>
     <t>Please enter a value to limit the list.</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_VALIDATION_PENDING</t>
   </si>
   <si>
     <t>Validation pending.</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_VALIDATION_COMPLTE</t>
   </si>
   <si>
-    <t>Validation complete.</t>
-[...1 lines deleted...]
-  <si>
     <t>U_EXCEL_MSG_MISSING_DATA</t>
   </si>
   <si>
     <t>Missing values for required field/s</t>
   </si>
   <si>
     <t>U_EXCEL_MSG_INVALID_DATA</t>
   </si>
   <si>
     <t>Incorrect data type in field/s</t>
   </si>
   <si>
     <t>Auth Form</t>
   </si>
   <si>
     <t>U_EXCEL_AUTH_FORM_ENTER_CREDS</t>
   </si>
   <si>
     <t>Please enter Oracle EBS login credentials</t>
   </si>
   <si>
     <t>U_EXCEL_AUTH_FORM_USERNAME</t>
   </si>
   <si>
     <t>User Name</t>
@@ -545,553 +613,456 @@
   <si>
     <t>GL Journal Upload</t>
   </si>
   <si>
     <t>Build Date</t>
   </si>
   <si>
     <t>Database Name</t>
   </si>
   <si>
     <t>EBSDB</t>
   </si>
   <si>
     <t>Run Date</t>
   </si>
   <si>
     <t>MRUGESH.POOJARY (Jonathan Smith)</t>
   </si>
   <si>
     <t>Responsibility</t>
   </si>
   <si>
     <t>General Ledger, Vision Operations (USA)</t>
   </si>
   <si>
+    <t>Sql</t>
+  </si>
+  <si>
+    <t>select
+x.action_,
+x.status_,
+x.message_,
+x.request_id_,
+x.modified_columns_,
+x.row_id,
+x.group_id,
+x.ledger_name,
+x.source,
+x.category,
+x.check_if_journal_balanced,
+x.currency,
+x.accounting_date,
+x.period,
+x.approval_status,
+x.account_alias,
+x.concatenated_segments,
+x.gl_segment1,
+x.gl_segment2,
+x.gl_segment3,
+x.gl_segment4,
+x.gl_segment5,
+x.gl_segment6,
+x.gl_segment7,
+x.gl_segment8,
+x.gl_segment9,
+x.gl_segment10,
+x.gl_segment11,
+x.gl_segment12,
+x.gl_segment13,
+x.gl_segment14,
+x.gl_segment15,
+x.debit,
+x.credit,
+x.stat_amount,
+x.reverse_journal,
+x.reversal_period,
+x.batch_name,
+x.batch_description,
+x.journal_name,
+x.journal_description,
+x.journal_reference,
+x.line_description,
+x.actual_flag,
+x.attach_upload_file,
+x.status,
+x.date_created,
+x.created_by,
+x.user_id,
+x.summary_flag,
+x.post_to_suspense_flag,
+x.submit_approval,
+x.submit_posting,
+x.attachment_category_,
+x.attachment_title_,
+x.attachment_description_,
+x.attachment_type_,
+x.attachment_content_,
+x.attachment_file_id_
+from
+(
+select
+xu.action_,
+xxen_upload.status_meaning('V') status_,
+xxen_util.description('U_EXCEL_MSG_VALIDATION_COMPLTE','XXEN_REPORT_TRANSLATIONS',0) message_,
+xu.request_id_,
+xu.modified_columns_,
+xu.row_id,
+xu.group_id,
+xu.ledger_name,
+xu.organization,
+xu.budget,
+xu.source,
+xu.category,
+xu.check_if_journal_balanced,
+xu.batch_name,
+xu.approval_status,
+xu.batch_description,
+xu.journal_name,
+xu.journal_description,
+xu.journal_reference,
+xu.currency,
+xu.accounting_date,
+xu.period,
+xu.account_alias,
+xu.concatenated_segments,
+xu.gl_segment1,
+xu.gl_segment2,
+xu.gl_segment3,
+xu.gl_segment4,
+xu.gl_segment5,
+xu.gl_segment6,
+xu.gl_segment7,
+xu.gl_segment8,
+xu.gl_segment9,
+xu.gl_segment10,
+xu.gl_segment11,
+xu.gl_segment12,
+xu.gl_segment13,
+xu.gl_segment14,
+xu.gl_segment15,
+xu.debit,
+xu.credit,
+xu.stat_amount,
+xu.reverse_journal,
+xu.reversal_period,
+xu.conversion_type,
+xu.conversion_date,
+xu.conversion_rate,
+xu.line_description,
+xu.actual_flag,
+xu.encumbrance_type,
+xu.attach_upload_file,
+xu.status,
+xu.date_created,
+xu.created_by,
+xu.user_id,
+xu.summary_flag,
+xu.post_to_suspense_flag,
+xu.submit_approval,
+xu.submit_posting,
+xu.line_dff_context,
+xu.gl_je_line_attribute1,
+xu.gl_je_line_attribute2,
+xu.gl_je_line_attribute3,
+xu.gl_je_line_attribute4,
+xu.gl_je_line_attribute5,
+xu.gl_je_line_attribute6,
+xu.gl_je_line_attribute7,
+xu.gl_je_line_attribute8,
+xu.gl_je_line_attribute9,
+xu.gl_je_line_attribute10,
+xu.attachment_category_,
+xu.attachment_title_,
+xu.attachment_description_,
+xu.attachment_type_,
+xu.attachment_content_,
+xu.attachment_file_id_,
+xu.upload_row
+from 
+xxen_gl_journal_upload_9275_u xu 
+order by 
+xu.upload_row
+) x</t>
+  </si>
+  <si>
     <t>Template</t>
   </si>
   <si>
     <t>Functional Actuals (with attachment)</t>
   </si>
   <si>
+    <t>Output Format</t>
+  </si>
+  <si>
+    <t>XLSX</t>
+  </si>
+  <si>
     <t>Record Count</t>
   </si>
   <si>
     <t>Journal Type</t>
   </si>
   <si>
     <t>Actual</t>
   </si>
   <si>
     <t>Attach Upload file to Journal</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Submit for Approval</t>
   </si>
   <si>
+    <t>Submit Journal Post</t>
+  </si>
+  <si>
     <t>No</t>
   </si>
   <si>
-    <t>Submit Journal Post</t>
-[...1 lines deleted...]
-  <si>
     <t>Check if Journal Balanced</t>
-  </si>
-[...240 lines deleted...]
-    <t>Sending payload to url: https://demo.enginatics.com:8443/ords/xxen/xxen_webservices/validate_upload_records ,payload: {"P_COOKIE_STRING": "EBSDB_demo=vULPxiT69XPFNPXLKnBpojFSmJ", "P_REPORT_ID": "12636","P_RUN_ID": "105186","P_RECORDS": [{"R": "-1","V": "Char\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nChar\nNumber\nNumber\nNumber\n" },{"R": "1","V": "ledger_name\ncurrency\ngl_segment1\ngl_segment2\ngl_segment3\ngl_segment4\ngl_segment5\ngl_segment6\ngl_segment7\ngl_segment8\ngl_segment9\ngl_segment10\ngl_segment11\ngl_segment12\ngl_segment13\ngl_segment14\ngl_segment15\ndebit\ncredit\nstat_amount\n" },{"R": "3","V": "Vision Operations (USA)\nUSD\n01\n430\n5110\n0000\n000\n\n\n\n\n\n\n\n\n\n\n\n1000\n\n" } ]}</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="d&quot;-&quot;mmm&quot;-&quot;yy\ hh:mm:ss"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="d\-mmm\-yy"/>
+    <numFmt numFmtId="165" formatCode="d\-mmm\-yy\ hh:mm:ss"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAEFF5"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" borderId="0" fillId="0" fontId="2" applyProtection="0" applyAlignment="0" applyBorder="0" applyFill="0" applyNumberFormat="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="49" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" applyFill="1" applyFont="1" borderId="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  <cellStyles count="2">
+    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/vbaProject.bin.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2006/relationships/vbaProject" Target="vbaProject.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/> <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/> <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/> <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1220,4750 +1191,8393 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BH3"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BG3"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AC3" sqref="AC3"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.109375" style="3" bestFit="1" customWidth="1"/>
-[...49 lines deleted...]
-    <col min="60" max="60" width="0" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="8.112" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.99" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.216" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.842" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.557" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.141" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.193" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="8.212" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.627" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="13.709" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="22.534" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="10.474" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.879" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.465" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.989" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="9.232" bestFit="1" customWidth="1"/>
+    <col min="18" max="21" width="13.344" bestFit="1" customWidth="1"/>
+    <col min="22" max="27" width="14.364" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="7.425" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="7.879" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="13.122" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="15.849" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="15.627" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="12.779" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="17.234" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="14.031" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="18.486" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="17.555" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="15.981" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="20.172" bestFit="1" customWidth="1"/>
+    <col min="40" max="40" width="16.557" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="22.244" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="16.869" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="46.223" bestFit="1" customWidth="1"/>
+    <col min="44" max="44" width="17.93" bestFit="1" customWidth="1"/>
+    <col min="45" max="45" width="11.747" bestFit="1" customWidth="1"/>
+    <col min="46" max="46" width="60.7148438" bestFit="1" customWidth="1"/>
+    <col min="47" max="47" width="20.846" bestFit="1" customWidth="1"/>
+    <col min="48" max="48" width="10.04" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="23.383" bestFit="1" customWidth="1"/>
+    <col min="50" max="50" width="11.658" bestFit="1" customWidth="1"/>
+    <col min="51" max="51" width="17.699" bestFit="1" customWidth="1"/>
+    <col min="52" max="52" width="7.99" bestFit="1" customWidth="1"/>
+    <col min="53" max="53" width="17.27" bestFit="1" customWidth="1"/>
+    <col min="54" max="54" width="11.859" bestFit="1" customWidth="1"/>
+    <col min="55" max="55" width="8.798" bestFit="1" customWidth="1"/>
+    <col min="56" max="56" width="14.263" bestFit="1" customWidth="1"/>
+    <col min="57" max="57" width="20.626" bestFit="1" customWidth="1"/>
+    <col min="58" max="58" width="16.314" bestFit="1" customWidth="1"/>
+    <col min="59" max="59" width="15.061" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60" x14ac:dyDescent="0.3">
-      <c r="A1" s="8" t="s">
+    <row r="1" spans="1:59" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="9" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="9" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="9" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="10" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="9" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="8" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="8" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="8" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="8" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="8" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="8" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="8" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="8" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="8" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="8" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="8" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="8" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="8" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="8" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="8" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="8" t="s">
+      <c r="Y1" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="8" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="8" t="s">
+      <c r="AA1" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="11" t="s">
+      <c r="AB1" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="11" t="s">
+      <c r="AC1" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="11" t="s">
+      <c r="AD1" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="8" t="s">
+      <c r="AE1" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="8" t="s">
+      <c r="AF1" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="8" t="s">
+      <c r="AG1" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="8" t="s">
+      <c r="AH1" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="8" t="s">
+      <c r="AI1" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="8" t="s">
+      <c r="AJ1" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="8" t="s">
+      <c r="AK1" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="8" t="s">
+      <c r="AL1" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="8" t="s">
+      <c r="AM1" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="8" t="s">
+      <c r="AN1" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="8" t="s">
+      <c r="AO1" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="8" t="s">
+      <c r="AP1" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="8" t="s">
+      <c r="AQ1" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="8" t="s">
+      <c r="AR1" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="8" t="s">
+      <c r="AS1" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="8" t="s">
+      <c r="AT1" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" s="8" t="s">
+      <c r="AU1" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" s="11" t="s">
+      <c r="AV1" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" s="8" t="s">
+      <c r="AW1" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" s="8" t="s">
+      <c r="AX1" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" s="8" t="s">
+      <c r="AY1" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" s="8" t="s">
+      <c r="AZ1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="BA1" s="12" t="s">
+      <c r="BA1" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="BB1" s="11" t="s">
+      <c r="BB1" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="BC1" s="11" t="s">
+      <c r="BC1" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="BD1" s="8" t="s">
+      <c r="BD1" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="BE1" s="8" t="s">
+      <c r="BE1" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="BF1" s="8" t="s">
+      <c r="BF1" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="BG1" s="8" t="s">
+      <c r="BG1" s="1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="2" spans="1:60" s="18" customFormat="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="H2" s="15">
+    <row r="2" spans="1:59" x14ac:dyDescent="0.2">
+      <c r="A2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" t="s">
+        <v>59</v>
+      </c>
+      <c r="C2" t="s">
+        <v>60</v>
+      </c>
+      <c r="D2" t="s">
+        <v>61</v>
+      </c>
+      <c r="E2" t="s">
+        <v>62</v>
+      </c>
+      <c r="F2" t="s">
+        <v>63</v>
+      </c>
+      <c r="G2" t="s">
+        <v>64</v>
+      </c>
+      <c r="H2" s="3">
         <v>45658</v>
       </c>
-      <c r="I2" s="14" t="s">
-[...34 lines deleted...]
-      <c r="AB2" s="16">
+      <c r="I2" t="s">
+        <v>65</v>
+      </c>
+      <c r="K2" t="s">
+        <v>66</v>
+      </c>
+      <c r="L2" t="s">
+        <v>67</v>
+      </c>
+      <c r="M2" t="s">
+        <v>68</v>
+      </c>
+      <c r="N2" t="s">
+        <v>69</v>
+      </c>
+      <c r="O2" t="s">
+        <v>70</v>
+      </c>
+      <c r="P2" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>72</v>
+      </c>
+      <c r="AB2">
         <v>1000</v>
       </c>
-      <c r="AC2" s="16"/>
-[...33 lines deleted...]
-      <c r="AW2" s="14" t="s">
+      <c r="AM2" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>74</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>77</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>79</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AV2">
+        <v>3997680</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA2" s="4">
+        <v>46286.713761574074</v>
+      </c>
+      <c r="BB2">
+        <v>1018542</v>
+      </c>
+      <c r="BC2">
+        <v>1018542</v>
+      </c>
+      <c r="BD2" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE2" t="s">
+        <v>84</v>
+      </c>
+      <c r="BF2" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="3" spans="1:59" x14ac:dyDescent="0.2">
+      <c r="A3" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" t="s">
+        <v>60</v>
+      </c>
+      <c r="D3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F3" t="s">
+        <v>63</v>
+      </c>
+      <c r="G3" t="s">
+        <v>64</v>
+      </c>
+      <c r="H3" s="3">
+        <v>45658</v>
+      </c>
+      <c r="I3" t="s">
+        <v>65</v>
+      </c>
+      <c r="K3" t="s">
+        <v>85</v>
+      </c>
+      <c r="L3" t="s">
+        <v>86</v>
+      </c>
+      <c r="M3" t="s">
+        <v>68</v>
+      </c>
+      <c r="N3" t="s">
+        <v>87</v>
+      </c>
+      <c r="O3" t="s">
         <v>70</v>
       </c>
-      <c r="AX2" s="14" t="s">
-[...11 lines deleted...]
-      <c r="BB2" s="16">
+      <c r="P3" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>72</v>
+      </c>
+      <c r="AC3">
+        <v>1000</v>
+      </c>
+      <c r="AS3" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>88</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>89</v>
+      </c>
+      <c r="AV3">
+        <v>3997680</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>82</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>81</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>83</v>
+      </c>
+      <c r="BA3" s="4">
+        <v>46286.713761574074</v>
+      </c>
+      <c r="BB3">
         <v>1018542</v>
       </c>
-      <c r="BC2" s="16">
+      <c r="BC3">
         <v>1018542</v>
       </c>
-      <c r="BD2" s="14" t="s">
-[...134 lines deleted...]
-        <v>249</v>
+      <c r="BD3" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE3" t="s">
+        <v>84</v>
+      </c>
+      <c r="BF3" t="s">
+        <v>81</v>
+      </c>
+      <c r="BG3" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="28">
-[...84 lines deleted...]
-  </dataValidations>
+  <autoFilter ref="A1:BG1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;CGL Journal Upload</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A60"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="10.33203125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.871" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.133" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.538" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.83" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="8.75" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="6.467" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="10.346" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.176" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.66" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.426" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="10.346" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="4.881" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="B1" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="C1" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="E1" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="F1" t="s">
-        <v>63</v>
+        <v>95</v>
       </c>
       <c r="G1" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="H1" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="I1" t="s">
-        <v>66</v>
+        <v>98</v>
       </c>
       <c r="J1" t="s">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="K1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C2" t="s">
+        <v/>
+      </c>
+      <c r="D2" t="s">
+        <v/>
+      </c>
+      <c r="E2" t="s">
+        <v/>
+      </c>
+      <c r="F2" t="s">
+        <v/>
+      </c>
+      <c r="G2" t="s">
+        <v/>
+      </c>
+      <c r="H2" t="s">
+        <v/>
+      </c>
+      <c r="I2" t="s">
+        <v/>
+      </c>
+      <c r="J2" t="s">
+        <v/>
+      </c>
+      <c r="K2" t="s">
+        <v/>
+      </c>
+      <c r="L2" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C3" t="s">
+        <v/>
+      </c>
+      <c r="D3" t="s">
+        <v/>
+      </c>
+      <c r="E3" t="s">
+        <v/>
+      </c>
+      <c r="F3" t="s">
+        <v/>
+      </c>
+      <c r="G3" t="s">
+        <v/>
+      </c>
+      <c r="H3" t="s">
+        <v/>
+      </c>
+      <c r="I3" t="s">
+        <v/>
+      </c>
+      <c r="J3" t="s">
+        <v/>
+      </c>
+      <c r="K3" t="s">
+        <v/>
+      </c>
+      <c r="L3" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C4" t="s">
+        <v/>
+      </c>
+      <c r="D4" t="s">
+        <v/>
       </c>
       <c r="E4" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="F4" t="s">
+        <v/>
+      </c>
+      <c r="G4" t="s">
+        <v/>
+      </c>
+      <c r="H4" t="s">
+        <v/>
+      </c>
+      <c r="I4" t="s">
+        <v/>
+      </c>
+      <c r="J4" t="s">
+        <v/>
+      </c>
+      <c r="K4" t="s">
+        <v/>
+      </c>
+      <c r="L4" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C5" t="s">
+        <v/>
       </c>
       <c r="D5" t="s">
-        <v>70</v>
+        <v>81</v>
+      </c>
+      <c r="E5" t="s">
+        <v/>
+      </c>
+      <c r="F5" t="s">
+        <v/>
       </c>
       <c r="G5" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H5" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I5" t="s">
+        <v/>
+      </c>
+      <c r="J5" t="s">
+        <v/>
+      </c>
+      <c r="K5" t="s">
+        <v/>
+      </c>
+      <c r="L5" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C6" t="s">
+        <v/>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>81</v>
+      </c>
+      <c r="E6" t="s">
+        <v/>
+      </c>
+      <c r="F6" t="s">
+        <v/>
       </c>
       <c r="G6" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H6" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I6" t="s">
+        <v/>
+      </c>
+      <c r="J6" t="s">
+        <v/>
+      </c>
+      <c r="K6" t="s">
+        <v/>
+      </c>
+      <c r="L6" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C7" t="s">
+        <v/>
       </c>
       <c r="D7" t="s">
-        <v>70</v>
+        <v>81</v>
+      </c>
+      <c r="E7" t="s">
+        <v/>
+      </c>
+      <c r="F7" t="s">
+        <v/>
       </c>
       <c r="G7" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H7" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I7" t="s">
+        <v/>
+      </c>
+      <c r="J7" t="s">
+        <v/>
+      </c>
+      <c r="K7" t="s">
+        <v/>
+      </c>
+      <c r="L7" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C8" t="s">
+        <v/>
       </c>
       <c r="D8" t="s">
-        <v>70</v>
+        <v>81</v>
+      </c>
+      <c r="E8" t="s">
+        <v/>
+      </c>
+      <c r="F8" t="s">
+        <v/>
       </c>
       <c r="G8" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H8" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I8" t="s">
+        <v/>
+      </c>
+      <c r="J8" t="s">
+        <v/>
+      </c>
+      <c r="K8" t="s">
+        <v/>
+      </c>
+      <c r="L8" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>71</v>
+        <v>103</v>
+      </c>
+      <c r="C9" t="s">
+        <v/>
       </c>
       <c r="D9" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="E9" t="s">
+        <v/>
+      </c>
+      <c r="F9" t="s">
+        <v/>
+      </c>
+      <c r="G9" t="s">
+        <v/>
+      </c>
+      <c r="H9" t="s">
+        <v/>
+      </c>
+      <c r="I9" t="s">
+        <v/>
+      </c>
+      <c r="J9" t="s">
+        <v/>
+      </c>
+      <c r="K9" t="s">
+        <v/>
+      </c>
+      <c r="L9" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C10" t="s">
+        <v/>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>81</v>
+      </c>
+      <c r="E10" t="s">
+        <v/>
+      </c>
+      <c r="F10" t="s">
+        <v/>
       </c>
       <c r="G10" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H10" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I10" t="s">
+        <v/>
+      </c>
+      <c r="J10" t="s">
+        <v/>
+      </c>
+      <c r="K10" t="s">
+        <v/>
+      </c>
+      <c r="L10" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C11" t="s">
+        <v/>
+      </c>
+      <c r="D11" t="s">
+        <v/>
       </c>
       <c r="E11" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="F11" t="s">
+        <v/>
+      </c>
+      <c r="G11" t="s">
+        <v/>
+      </c>
+      <c r="H11" t="s">
+        <v/>
+      </c>
+      <c r="I11" t="s">
+        <v/>
+      </c>
+      <c r="J11" t="s">
+        <v/>
+      </c>
+      <c r="K11" t="s">
+        <v/>
+      </c>
+      <c r="L11" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C12" t="s">
+        <v/>
+      </c>
+      <c r="D12" t="s">
+        <v/>
+      </c>
+      <c r="E12" t="s">
+        <v/>
+      </c>
+      <c r="F12" t="s">
+        <v/>
       </c>
       <c r="G12" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I12" t="s">
+        <v/>
+      </c>
+      <c r="J12" t="s">
+        <v/>
+      </c>
+      <c r="K12" t="s">
+        <v/>
+      </c>
+      <c r="L12" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C13" t="s">
+        <v/>
+      </c>
+      <c r="D13" t="s">
+        <v/>
+      </c>
+      <c r="E13" t="s">
+        <v/>
+      </c>
+      <c r="F13" t="s">
+        <v/>
       </c>
       <c r="G13" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H13" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="I13" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="J13" t="s">
+        <v/>
+      </c>
+      <c r="K13" t="s">
+        <v/>
+      </c>
+      <c r="L13" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C14" t="s">
+        <v/>
+      </c>
+      <c r="D14" t="s">
+        <v/>
+      </c>
+      <c r="E14" t="s">
+        <v/>
+      </c>
+      <c r="F14" t="s">
+        <v/>
       </c>
       <c r="G14" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H14" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I14" t="s">
+        <v/>
+      </c>
+      <c r="J14" t="s">
+        <v/>
+      </c>
+      <c r="K14" t="s">
+        <v/>
+      </c>
+      <c r="L14" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C15" t="s">
+        <v/>
+      </c>
+      <c r="D15" t="s">
+        <v/>
+      </c>
+      <c r="E15" t="s">
+        <v/>
+      </c>
+      <c r="F15" t="s">
+        <v/>
       </c>
       <c r="G15" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I15" t="s">
+        <v/>
+      </c>
+      <c r="J15" t="s">
+        <v/>
+      </c>
+      <c r="K15" t="s">
+        <v/>
+      </c>
+      <c r="L15" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C16" t="s">
+        <v/>
+      </c>
+      <c r="D16" t="s">
+        <v/>
+      </c>
+      <c r="E16" t="s">
+        <v/>
+      </c>
+      <c r="F16" t="s">
+        <v/>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H16" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I16" t="s">
+        <v/>
+      </c>
+      <c r="J16" t="s">
+        <v/>
+      </c>
+      <c r="K16" t="s">
+        <v/>
+      </c>
+      <c r="L16" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C17" t="s">
+        <v/>
+      </c>
+      <c r="D17" t="s">
+        <v/>
+      </c>
+      <c r="E17" t="s">
+        <v/>
+      </c>
+      <c r="F17" t="s">
+        <v/>
       </c>
       <c r="G17" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I17" t="s">
+        <v/>
+      </c>
+      <c r="J17" t="s">
+        <v/>
+      </c>
+      <c r="K17" t="s">
+        <v/>
+      </c>
+      <c r="L17" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C18" t="s">
+        <v/>
+      </c>
+      <c r="D18" t="s">
+        <v/>
+      </c>
+      <c r="E18" t="s">
+        <v/>
+      </c>
+      <c r="F18" t="s">
+        <v/>
       </c>
       <c r="G18" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I18" t="s">
+        <v/>
+      </c>
+      <c r="J18" t="s">
+        <v/>
+      </c>
+      <c r="K18" t="s">
+        <v/>
+      </c>
+      <c r="L18" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C19" t="s">
+        <v/>
+      </c>
+      <c r="D19" t="s">
+        <v/>
+      </c>
+      <c r="E19" t="s">
+        <v/>
+      </c>
+      <c r="F19" t="s">
+        <v/>
       </c>
       <c r="G19" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I19" t="s">
+        <v/>
+      </c>
+      <c r="J19" t="s">
+        <v/>
+      </c>
+      <c r="K19" t="s">
+        <v/>
+      </c>
+      <c r="L19" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C20" t="s">
+        <v/>
+      </c>
+      <c r="D20" t="s">
+        <v/>
+      </c>
+      <c r="E20" t="s">
+        <v/>
+      </c>
+      <c r="F20" t="s">
+        <v/>
       </c>
       <c r="G20" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H20" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I20" t="s">
+        <v/>
+      </c>
+      <c r="J20" t="s">
+        <v/>
+      </c>
+      <c r="K20" t="s">
+        <v/>
+      </c>
+      <c r="L20" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C21" t="s">
+        <v/>
+      </c>
+      <c r="D21" t="s">
+        <v/>
+      </c>
+      <c r="E21" t="s">
+        <v/>
+      </c>
+      <c r="F21" t="s">
+        <v/>
       </c>
       <c r="G21" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H21" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I21" t="s">
+        <v/>
+      </c>
+      <c r="J21" t="s">
+        <v/>
+      </c>
+      <c r="K21" t="s">
+        <v/>
+      </c>
+      <c r="L21" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C22" t="s">
+        <v/>
+      </c>
+      <c r="D22" t="s">
+        <v/>
+      </c>
+      <c r="E22" t="s">
+        <v/>
+      </c>
+      <c r="F22" t="s">
+        <v/>
       </c>
       <c r="G22" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H22" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I22" t="s">
+        <v/>
+      </c>
+      <c r="J22" t="s">
+        <v/>
+      </c>
+      <c r="K22" t="s">
+        <v/>
+      </c>
+      <c r="L22" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C23" t="s">
+        <v/>
+      </c>
+      <c r="D23" t="s">
+        <v/>
+      </c>
+      <c r="E23" t="s">
+        <v/>
+      </c>
+      <c r="F23" t="s">
+        <v/>
       </c>
       <c r="G23" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H23" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I23" t="s">
+        <v/>
+      </c>
+      <c r="J23" t="s">
+        <v/>
+      </c>
+      <c r="K23" t="s">
+        <v/>
+      </c>
+      <c r="L23" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C24" t="s">
+        <v/>
+      </c>
+      <c r="D24" t="s">
+        <v/>
+      </c>
+      <c r="E24" t="s">
+        <v/>
+      </c>
+      <c r="F24" t="s">
+        <v/>
       </c>
       <c r="G24" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H24" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I24" t="s">
+        <v/>
+      </c>
+      <c r="J24" t="s">
+        <v/>
+      </c>
+      <c r="K24" t="s">
+        <v/>
+      </c>
+      <c r="L24" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C25" t="s">
+        <v/>
+      </c>
+      <c r="D25" t="s">
+        <v/>
+      </c>
+      <c r="E25" t="s">
+        <v/>
+      </c>
+      <c r="F25" t="s">
+        <v/>
       </c>
       <c r="G25" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H25" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I25" t="s">
+        <v/>
+      </c>
+      <c r="J25" t="s">
+        <v/>
+      </c>
+      <c r="K25" t="s">
+        <v/>
+      </c>
+      <c r="L25" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C26" t="s">
+        <v/>
+      </c>
+      <c r="D26" t="s">
+        <v/>
+      </c>
+      <c r="E26" t="s">
+        <v/>
+      </c>
+      <c r="F26" t="s">
+        <v/>
       </c>
       <c r="G26" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I26" t="s">
+        <v/>
+      </c>
+      <c r="J26" t="s">
+        <v/>
+      </c>
+      <c r="K26" t="s">
+        <v/>
+      </c>
+      <c r="L26" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C27" t="s">
+        <v/>
+      </c>
+      <c r="D27" t="s">
+        <v/>
+      </c>
+      <c r="E27" t="s">
+        <v/>
+      </c>
+      <c r="F27" t="s">
+        <v/>
       </c>
       <c r="G27" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H27" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I27" t="s">
+        <v/>
+      </c>
+      <c r="J27" t="s">
+        <v/>
+      </c>
+      <c r="K27" t="s">
+        <v/>
+      </c>
+      <c r="L27" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C28" t="s">
+        <v/>
+      </c>
+      <c r="D28" t="s">
+        <v/>
+      </c>
+      <c r="E28" t="s">
+        <v/>
+      </c>
+      <c r="F28" t="s">
+        <v/>
       </c>
       <c r="G28" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H28" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I28" t="s">
+        <v/>
+      </c>
+      <c r="J28" t="s">
+        <v/>
+      </c>
+      <c r="K28" t="s">
+        <v/>
+      </c>
+      <c r="L28" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+        <v>104</v>
+      </c>
+      <c r="C29" t="s">
+        <v/>
+      </c>
+      <c r="D29" t="s">
+        <v/>
+      </c>
+      <c r="E29" t="s">
+        <v/>
+      </c>
+      <c r="F29" t="s">
+        <v/>
+      </c>
+      <c r="G29" t="s">
+        <v/>
+      </c>
+      <c r="H29" t="s">
+        <v/>
+      </c>
+      <c r="I29" t="s">
+        <v/>
+      </c>
+      <c r="J29" t="s">
+        <v/>
+      </c>
+      <c r="K29" t="s">
+        <v/>
+      </c>
+      <c r="L29" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+        <v>104</v>
+      </c>
+      <c r="C30" t="s">
+        <v/>
+      </c>
+      <c r="D30" t="s">
+        <v/>
+      </c>
+      <c r="E30" t="s">
+        <v/>
+      </c>
+      <c r="F30" t="s">
+        <v/>
+      </c>
+      <c r="G30" t="s">
+        <v/>
+      </c>
+      <c r="H30" t="s">
+        <v/>
+      </c>
+      <c r="I30" t="s">
+        <v/>
+      </c>
+      <c r="J30" t="s">
+        <v/>
+      </c>
+      <c r="K30" t="s">
+        <v/>
+      </c>
+      <c r="L30" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+        <v>104</v>
+      </c>
+      <c r="C31" t="s">
+        <v/>
+      </c>
+      <c r="D31" t="s">
+        <v/>
+      </c>
+      <c r="E31" t="s">
+        <v/>
+      </c>
+      <c r="F31" t="s">
+        <v/>
+      </c>
+      <c r="G31" t="s">
+        <v/>
+      </c>
+      <c r="H31" t="s">
+        <v/>
+      </c>
+      <c r="I31" t="s">
+        <v/>
+      </c>
+      <c r="J31" t="s">
+        <v/>
+      </c>
+      <c r="K31" t="s">
+        <v/>
+      </c>
+      <c r="L31" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C32" t="s">
+        <v/>
+      </c>
+      <c r="D32" t="s">
+        <v/>
+      </c>
+      <c r="E32" t="s">
+        <v/>
+      </c>
+      <c r="F32" t="s">
+        <v/>
       </c>
       <c r="G32" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I32" t="s">
+        <v/>
+      </c>
+      <c r="J32" t="s">
+        <v/>
+      </c>
+      <c r="K32" t="s">
+        <v/>
+      </c>
+      <c r="L32" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C33" t="s">
+        <v/>
+      </c>
+      <c r="D33" t="s">
+        <v/>
+      </c>
+      <c r="E33" t="s">
+        <v/>
+      </c>
+      <c r="F33" t="s">
+        <v/>
       </c>
       <c r="G33" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H33" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I33" t="s">
+        <v/>
+      </c>
+      <c r="J33" t="s">
+        <v/>
+      </c>
+      <c r="K33" t="s">
+        <v/>
+      </c>
+      <c r="L33" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C34" t="s">
+        <v/>
+      </c>
+      <c r="D34" t="s">
+        <v/>
+      </c>
+      <c r="E34" t="s">
+        <v/>
+      </c>
+      <c r="F34" t="s">
+        <v/>
+      </c>
+      <c r="G34" t="s">
+        <v/>
+      </c>
+      <c r="H34" t="s">
+        <v/>
+      </c>
+      <c r="I34" t="s">
+        <v/>
+      </c>
+      <c r="J34" t="s">
+        <v/>
+      </c>
+      <c r="K34" t="s">
+        <v/>
+      </c>
+      <c r="L34" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C35" t="s">
+        <v/>
+      </c>
+      <c r="D35" t="s">
+        <v/>
+      </c>
+      <c r="E35" t="s">
+        <v/>
+      </c>
+      <c r="F35" t="s">
+        <v/>
+      </c>
+      <c r="G35" t="s">
+        <v/>
+      </c>
+      <c r="H35" t="s">
+        <v/>
+      </c>
+      <c r="I35" t="s">
+        <v/>
+      </c>
+      <c r="J35" t="s">
+        <v/>
+      </c>
+      <c r="K35" t="s">
+        <v/>
+      </c>
+      <c r="L35" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C36" t="s">
+        <v/>
+      </c>
+      <c r="D36" t="s">
+        <v/>
+      </c>
+      <c r="E36" t="s">
+        <v/>
+      </c>
+      <c r="F36" t="s">
+        <v/>
+      </c>
+      <c r="G36" t="s">
+        <v/>
+      </c>
+      <c r="H36" t="s">
+        <v/>
+      </c>
+      <c r="I36" t="s">
+        <v/>
+      </c>
+      <c r="J36" t="s">
+        <v/>
+      </c>
+      <c r="K36" t="s">
+        <v/>
+      </c>
+      <c r="L36" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C37" t="s">
+        <v/>
+      </c>
+      <c r="D37" t="s">
+        <v/>
+      </c>
+      <c r="E37" t="s">
+        <v/>
+      </c>
+      <c r="F37" t="s">
+        <v/>
+      </c>
+      <c r="G37" t="s">
+        <v/>
+      </c>
+      <c r="H37" t="s">
+        <v/>
+      </c>
+      <c r="I37" t="s">
+        <v/>
+      </c>
+      <c r="J37" t="s">
+        <v/>
+      </c>
+      <c r="K37" t="s">
+        <v/>
+      </c>
+      <c r="L37" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C38" t="s">
+        <v/>
+      </c>
+      <c r="D38" t="s">
+        <v/>
+      </c>
+      <c r="E38" t="s">
+        <v/>
+      </c>
+      <c r="F38" t="s">
+        <v/>
+      </c>
+      <c r="G38" t="s">
+        <v/>
+      </c>
+      <c r="H38" t="s">
+        <v/>
+      </c>
+      <c r="I38" t="s">
+        <v/>
+      </c>
+      <c r="J38" t="s">
+        <v/>
+      </c>
+      <c r="K38" t="s">
+        <v/>
+      </c>
+      <c r="L38" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C39" t="s">
+        <v/>
+      </c>
+      <c r="D39" t="s">
+        <v/>
+      </c>
+      <c r="E39" t="s">
+        <v/>
+      </c>
+      <c r="F39" t="s">
+        <v/>
+      </c>
+      <c r="G39" t="s">
+        <v/>
+      </c>
+      <c r="H39" t="s">
+        <v/>
+      </c>
+      <c r="I39" t="s">
+        <v/>
+      </c>
+      <c r="J39" t="s">
+        <v/>
+      </c>
+      <c r="K39" t="s">
+        <v/>
+      </c>
+      <c r="L39" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C40" t="s">
+        <v/>
+      </c>
+      <c r="D40" t="s">
+        <v/>
+      </c>
+      <c r="E40" t="s">
+        <v/>
+      </c>
+      <c r="F40" t="s">
+        <v/>
       </c>
       <c r="G40" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H40" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I40" t="s">
+        <v/>
+      </c>
+      <c r="J40" t="s">
+        <v/>
+      </c>
+      <c r="K40" t="s">
+        <v/>
+      </c>
+      <c r="L40" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C41" t="s">
+        <v/>
+      </c>
+      <c r="D41" t="s">
+        <v/>
+      </c>
+      <c r="E41" t="s">
+        <v/>
+      </c>
+      <c r="F41" t="s">
+        <v/>
+      </c>
+      <c r="G41" t="s">
+        <v/>
+      </c>
+      <c r="H41" t="s">
+        <v/>
+      </c>
+      <c r="I41" t="s">
+        <v/>
+      </c>
+      <c r="J41" t="s">
+        <v/>
+      </c>
+      <c r="K41" t="s">
+        <v/>
+      </c>
+      <c r="L41" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C42" t="s">
+        <v/>
+      </c>
+      <c r="D42" t="s">
+        <v/>
+      </c>
+      <c r="E42" t="s">
+        <v/>
+      </c>
+      <c r="F42" t="s">
+        <v/>
+      </c>
+      <c r="G42" t="s">
+        <v/>
+      </c>
+      <c r="H42" t="s">
+        <v/>
+      </c>
+      <c r="I42" t="s">
+        <v/>
+      </c>
+      <c r="J42" t="s">
+        <v/>
+      </c>
+      <c r="K42" t="s">
+        <v/>
+      </c>
+      <c r="L42" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C43" t="s">
+        <v/>
+      </c>
+      <c r="D43" t="s">
+        <v/>
+      </c>
+      <c r="E43" t="s">
+        <v/>
+      </c>
+      <c r="F43" t="s">
+        <v/>
       </c>
       <c r="G43" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H43" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I43" t="s">
+        <v/>
+      </c>
+      <c r="J43" t="s">
+        <v/>
+      </c>
+      <c r="K43" t="s">
+        <v/>
+      </c>
+      <c r="L43" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C44" t="s">
+        <v/>
+      </c>
+      <c r="D44" t="s">
+        <v/>
+      </c>
+      <c r="E44" t="s">
+        <v/>
+      </c>
+      <c r="F44" t="s">
+        <v/>
+      </c>
+      <c r="G44" t="s">
+        <v/>
+      </c>
+      <c r="H44" t="s">
+        <v/>
+      </c>
+      <c r="I44" t="s">
+        <v/>
+      </c>
+      <c r="J44" t="s">
+        <v/>
+      </c>
+      <c r="K44" t="s">
+        <v/>
+      </c>
+      <c r="L44" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="C45" t="s">
+        <v/>
+      </c>
+      <c r="D45" t="s">
+        <v/>
+      </c>
+      <c r="E45" t="s">
+        <v/>
+      </c>
+      <c r="F45" t="s">
+        <v/>
+      </c>
+      <c r="G45" t="s">
+        <v/>
+      </c>
+      <c r="H45" t="s">
+        <v/>
+      </c>
+      <c r="I45" t="s">
+        <v/>
+      </c>
+      <c r="J45" t="s">
+        <v/>
+      </c>
+      <c r="K45" t="s">
+        <v/>
+      </c>
+      <c r="L45" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C46" t="s">
+        <v/>
+      </c>
+      <c r="D46" t="s">
+        <v/>
       </c>
       <c r="E46" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F46" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G46" t="s">
+        <v/>
+      </c>
+      <c r="H46" t="s">
+        <v/>
+      </c>
+      <c r="I46" t="s">
+        <v/>
+      </c>
+      <c r="J46" t="s">
+        <v/>
+      </c>
+      <c r="K46" t="s">
+        <v/>
+      </c>
+      <c r="L46" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C47" t="s">
+        <v/>
+      </c>
+      <c r="D47" t="s">
+        <v/>
       </c>
       <c r="E47" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F47" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G47" t="s">
+        <v/>
+      </c>
+      <c r="H47" t="s">
+        <v/>
+      </c>
+      <c r="I47" t="s">
+        <v/>
+      </c>
+      <c r="J47" t="s">
+        <v/>
+      </c>
+      <c r="K47" t="s">
+        <v/>
+      </c>
+      <c r="L47" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
-        <v>73</v>
+        <v>105</v>
+      </c>
+      <c r="C48" t="s">
+        <v/>
+      </c>
+      <c r="D48" t="s">
+        <v/>
       </c>
       <c r="E48" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F48" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G48" t="s">
+        <v/>
+      </c>
+      <c r="H48" t="s">
+        <v/>
+      </c>
+      <c r="I48" t="s">
+        <v/>
+      </c>
+      <c r="J48" t="s">
+        <v/>
+      </c>
+      <c r="K48" t="s">
+        <v/>
+      </c>
+      <c r="L48" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
-        <v>72</v>
+        <v>104</v>
+      </c>
+      <c r="C49" t="s">
+        <v/>
+      </c>
+      <c r="D49" t="s">
+        <v/>
       </c>
       <c r="E49" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="F49" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G49" t="s">
+        <v/>
+      </c>
+      <c r="H49" t="s">
+        <v/>
+      </c>
+      <c r="I49" t="s">
+        <v/>
+      </c>
+      <c r="J49" t="s">
+        <v/>
+      </c>
+      <c r="K49" t="s">
+        <v/>
+      </c>
+      <c r="L49" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C50" t="s">
+        <v/>
+      </c>
+      <c r="D50" t="s">
+        <v/>
+      </c>
+      <c r="E50" t="s">
+        <v/>
       </c>
       <c r="F50" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G50" t="s">
+        <v/>
+      </c>
+      <c r="H50" t="s">
+        <v/>
+      </c>
+      <c r="I50" t="s">
+        <v/>
+      </c>
+      <c r="J50" t="s">
+        <v/>
+      </c>
+      <c r="K50" t="s">
+        <v/>
+      </c>
+      <c r="L50" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C51" t="s">
+        <v/>
+      </c>
+      <c r="D51" t="s">
+        <v/>
+      </c>
+      <c r="E51" t="s">
+        <v/>
       </c>
       <c r="F51" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="G51" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="H51" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="I51" t="s">
+        <v/>
+      </c>
+      <c r="J51" t="s">
+        <v/>
+      </c>
+      <c r="K51" t="s">
+        <v/>
+      </c>
+      <c r="L51" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C52" t="s">
+        <v/>
+      </c>
+      <c r="D52" t="s">
+        <v/>
+      </c>
+      <c r="E52" t="s">
+        <v/>
       </c>
       <c r="F52" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G52" t="s">
+        <v/>
+      </c>
+      <c r="H52" t="s">
+        <v/>
+      </c>
+      <c r="I52" t="s">
+        <v/>
+      </c>
+      <c r="J52" t="s">
+        <v/>
+      </c>
+      <c r="K52" t="s">
+        <v/>
+      </c>
+      <c r="L52" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C53" t="s">
+        <v/>
+      </c>
+      <c r="D53" t="s">
+        <v/>
+      </c>
+      <c r="E53" t="s">
+        <v/>
       </c>
       <c r="F53" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G53" t="s">
+        <v/>
+      </c>
+      <c r="H53" t="s">
+        <v/>
+      </c>
+      <c r="I53" t="s">
+        <v/>
+      </c>
+      <c r="J53" t="s">
+        <v/>
+      </c>
+      <c r="K53" t="s">
+        <v/>
+      </c>
+      <c r="L53" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
-        <v>74</v>
+        <v>106</v>
+      </c>
+      <c r="C54" t="s">
+        <v/>
+      </c>
+      <c r="D54" t="s">
+        <v/>
+      </c>
+      <c r="E54" t="s">
+        <v/>
       </c>
       <c r="F54" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G54" t="s">
+        <v/>
+      </c>
+      <c r="H54" t="s">
+        <v/>
+      </c>
+      <c r="I54" t="s">
+        <v/>
+      </c>
+      <c r="J54" t="s">
+        <v/>
+      </c>
+      <c r="K54" t="s">
+        <v/>
+      </c>
+      <c r="L54" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
-        <v>72</v>
+        <v>104</v>
+      </c>
+      <c r="C55" t="s">
+        <v/>
+      </c>
+      <c r="D55" t="s">
+        <v/>
+      </c>
+      <c r="E55" t="s">
+        <v/>
       </c>
       <c r="F55" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G55" t="s">
+        <v/>
+      </c>
+      <c r="H55" t="s">
+        <v/>
+      </c>
+      <c r="I55" t="s">
+        <v/>
+      </c>
+      <c r="J55" t="s">
+        <v/>
+      </c>
+      <c r="K55" t="s">
+        <v/>
+      </c>
+      <c r="L55" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
-        <v>72</v>
+        <v>104</v>
+      </c>
+      <c r="C56" t="s">
+        <v/>
+      </c>
+      <c r="D56" t="s">
+        <v/>
+      </c>
+      <c r="E56" t="s">
+        <v/>
       </c>
       <c r="F56" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G56" t="s">
+        <v/>
+      </c>
+      <c r="H56" t="s">
+        <v/>
+      </c>
+      <c r="I56" t="s">
+        <v/>
+      </c>
+      <c r="J56" t="s">
+        <v/>
+      </c>
+      <c r="K56" t="s">
+        <v/>
+      </c>
+      <c r="L56" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C57" t="s">
+        <v/>
+      </c>
+      <c r="D57" t="s">
+        <v/>
+      </c>
+      <c r="E57" t="s">
+        <v/>
       </c>
       <c r="F57" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G57" t="s">
+        <v/>
+      </c>
+      <c r="H57" t="s">
+        <v/>
+      </c>
+      <c r="I57" t="s">
+        <v/>
+      </c>
+      <c r="J57" t="s">
+        <v/>
+      </c>
+      <c r="K57" t="s">
+        <v/>
+      </c>
+      <c r="L57" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C58" t="s">
+        <v/>
+      </c>
+      <c r="D58" t="s">
+        <v/>
+      </c>
+      <c r="E58" t="s">
+        <v/>
       </c>
       <c r="F58" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G58" t="s">
+        <v/>
+      </c>
+      <c r="H58" t="s">
+        <v/>
+      </c>
+      <c r="I58" t="s">
+        <v/>
+      </c>
+      <c r="J58" t="s">
+        <v/>
+      </c>
+      <c r="K58" t="s">
+        <v/>
+      </c>
+      <c r="L58" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C59" t="s">
+        <v/>
+      </c>
+      <c r="D59" t="s">
+        <v/>
+      </c>
+      <c r="E59" t="s">
+        <v/>
       </c>
       <c r="F59" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+      <c r="G59" t="s">
+        <v/>
+      </c>
+      <c r="H59" t="s">
+        <v/>
+      </c>
+      <c r="I59" t="s">
+        <v/>
+      </c>
+      <c r="J59" t="s">
+        <v/>
+      </c>
+      <c r="K59" t="s">
+        <v/>
+      </c>
+      <c r="L59" t="s">
+        <v/>
+      </c>
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
-        <v>69</v>
+        <v>102</v>
+      </c>
+      <c r="C60" t="s">
+        <v/>
+      </c>
+      <c r="D60" t="s">
+        <v/>
+      </c>
+      <c r="E60" t="s">
+        <v/>
       </c>
       <c r="F60" t="s">
-        <v>70</v>
+        <v>81</v>
+      </c>
+      <c r="G60" t="s">
+        <v/>
+      </c>
+      <c r="H60" t="s">
+        <v/>
+      </c>
+      <c r="I60" t="s">
+        <v/>
+      </c>
+      <c r="J60" t="s">
+        <v/>
+      </c>
+      <c r="K60" t="s">
+        <v/>
+      </c>
+      <c r="L60" t="s">
+        <v/>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:D1"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.88671875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="11.109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.871" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.527" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="6.921" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="11.133" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>107</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>108</v>
       </c>
       <c r="D1" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:D39"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A264"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.77734375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="4.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="2.82" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.001" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="4.427" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1">
         <v>7</v>
       </c>
       <c r="B1">
         <v>4</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>9</v>
       </c>
       <c r="B2">
         <v>4</v>
       </c>
       <c r="C2" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D2" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>9</v>
       </c>
       <c r="B3">
         <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>78</v>
+        <v>110</v>
       </c>
       <c r="D3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4" x14ac:dyDescent="0.3">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>11</v>
       </c>
       <c r="B4">
         <v>4</v>
       </c>
       <c r="C4" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>12</v>
       </c>
       <c r="B5">
         <v>4</v>
       </c>
       <c r="C5" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>12</v>
       </c>
       <c r="B6">
         <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>111</v>
       </c>
       <c r="D6" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>13</v>
       </c>
       <c r="B7">
         <v>4</v>
       </c>
       <c r="C7" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>13</v>
       </c>
       <c r="B8">
         <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>80</v>
+        <v>112</v>
       </c>
       <c r="D8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9">
+        <v>13</v>
+      </c>
+      <c r="B9">
+        <v>13</v>
+      </c>
+      <c r="C9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D9" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10">
+        <v>13</v>
+      </c>
+      <c r="B10">
         <v>14</v>
       </c>
-      <c r="B9">
+      <c r="C10" t="s">
+        <v>114</v>
+      </c>
+      <c r="D10" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A11">
+        <v>13</v>
+      </c>
+      <c r="B11">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>115</v>
+      </c>
+      <c r="D11" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12">
+        <v>13</v>
+      </c>
+      <c r="B12">
+        <v>16</v>
+      </c>
+      <c r="C12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D12" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13">
+        <v>13</v>
+      </c>
+      <c r="B13">
+        <v>17</v>
+      </c>
+      <c r="C13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D13" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14">
+        <v>13</v>
+      </c>
+      <c r="B14">
+        <v>18</v>
+      </c>
+      <c r="C14" t="s">
+        <v>118</v>
+      </c>
+      <c r="D14" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15">
+        <v>13</v>
+      </c>
+      <c r="B15">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D15" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16">
+        <v>13</v>
+      </c>
+      <c r="B16">
+        <v>20</v>
+      </c>
+      <c r="C16" t="s">
+        <v>120</v>
+      </c>
+      <c r="D16" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17">
+        <v>13</v>
+      </c>
+      <c r="B17">
+        <v>21</v>
+      </c>
+      <c r="C17" t="s">
+        <v>121</v>
+      </c>
+      <c r="D17" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A18">
+        <v>13</v>
+      </c>
+      <c r="B18">
+        <v>22</v>
+      </c>
+      <c r="C18" t="s">
+        <v>122</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19">
+        <v>13</v>
+      </c>
+      <c r="B19">
+        <v>23</v>
+      </c>
+      <c r="C19" t="s">
+        <v>123</v>
+      </c>
+      <c r="D19" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A20">
+        <v>13</v>
+      </c>
+      <c r="B20">
+        <v>24</v>
+      </c>
+      <c r="C20" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A21">
+        <v>13</v>
+      </c>
+      <c r="B21">
+        <v>25</v>
+      </c>
+      <c r="C21" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A22">
+        <v>13</v>
+      </c>
+      <c r="B22">
+        <v>26</v>
+      </c>
+      <c r="C22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A23">
+        <v>13</v>
+      </c>
+      <c r="B23">
+        <v>27</v>
+      </c>
+      <c r="C23" t="s">
+        <v>127</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A24">
+        <v>14</v>
+      </c>
+      <c r="B24">
         <v>4</v>
       </c>
-      <c r="C9" t="s">
-[...7 lines deleted...]
-      <c r="A10">
+      <c r="C24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A25">
         <v>14</v>
       </c>
-      <c r="B10">
+      <c r="B25">
         <v>12</v>
       </c>
-      <c r="C10" t="s">
-[...7 lines deleted...]
-      <c r="A11">
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A26">
+        <v>14</v>
+      </c>
+      <c r="B26">
+        <v>13</v>
+      </c>
+      <c r="C26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A27">
+        <v>14</v>
+      </c>
+      <c r="B27">
+        <v>14</v>
+      </c>
+      <c r="C27" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A28">
+        <v>14</v>
+      </c>
+      <c r="B28">
         <v>15</v>
       </c>
-      <c r="B11">
+      <c r="C28" t="s">
+        <v>115</v>
+      </c>
+      <c r="D28" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A29">
+        <v>14</v>
+      </c>
+      <c r="B29">
+        <v>16</v>
+      </c>
+      <c r="C29" t="s">
+        <v>116</v>
+      </c>
+      <c r="D29" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A30">
+        <v>14</v>
+      </c>
+      <c r="B30">
+        <v>17</v>
+      </c>
+      <c r="C30" t="s">
+        <v>117</v>
+      </c>
+      <c r="D30" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A31">
+        <v>14</v>
+      </c>
+      <c r="B31">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>118</v>
+      </c>
+      <c r="D31" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A32">
+        <v>14</v>
+      </c>
+      <c r="B32">
+        <v>19</v>
+      </c>
+      <c r="C32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A33">
+        <v>14</v>
+      </c>
+      <c r="B33">
+        <v>20</v>
+      </c>
+      <c r="C33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A34">
+        <v>14</v>
+      </c>
+      <c r="B34">
+        <v>21</v>
+      </c>
+      <c r="C34" t="s">
+        <v>121</v>
+      </c>
+      <c r="D34" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A35">
+        <v>14</v>
+      </c>
+      <c r="B35">
+        <v>22</v>
+      </c>
+      <c r="C35" t="s">
+        <v>122</v>
+      </c>
+      <c r="D35" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A36">
+        <v>14</v>
+      </c>
+      <c r="B36">
+        <v>23</v>
+      </c>
+      <c r="C36" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A37">
+        <v>14</v>
+      </c>
+      <c r="B37">
+        <v>24</v>
+      </c>
+      <c r="C37" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A38">
+        <v>14</v>
+      </c>
+      <c r="B38">
+        <v>25</v>
+      </c>
+      <c r="C38" t="s">
+        <v>125</v>
+      </c>
+      <c r="D38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A39">
+        <v>14</v>
+      </c>
+      <c r="B39">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>126</v>
+      </c>
+      <c r="D39" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A40">
+        <v>14</v>
+      </c>
+      <c r="B40">
+        <v>27</v>
+      </c>
+      <c r="C40" t="s">
+        <v>127</v>
+      </c>
+      <c r="D40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A41">
+        <v>15</v>
+      </c>
+      <c r="B41">
         <v>4</v>
       </c>
-      <c r="C11" t="s">
-[...7 lines deleted...]
-      <c r="A12">
+      <c r="C41" t="s">
+        <v>109</v>
+      </c>
+      <c r="D41" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A42">
         <v>15</v>
       </c>
-      <c r="B12">
+      <c r="B42">
         <v>12</v>
       </c>
-      <c r="C12" t="s">
-[...7 lines deleted...]
-      <c r="A13">
+      <c r="C42" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A43">
+        <v>15</v>
+      </c>
+      <c r="B43">
+        <v>13</v>
+      </c>
+      <c r="C43" t="s">
+        <v>113</v>
+      </c>
+      <c r="D43" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A44">
+        <v>15</v>
+      </c>
+      <c r="B44">
+        <v>14</v>
+      </c>
+      <c r="C44" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A45">
+        <v>15</v>
+      </c>
+      <c r="B45">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>115</v>
+      </c>
+      <c r="D45" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A46">
+        <v>15</v>
+      </c>
+      <c r="B46">
         <v>16</v>
       </c>
-      <c r="B13">
+      <c r="C46" t="s">
+        <v>116</v>
+      </c>
+      <c r="D46" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A47">
+        <v>15</v>
+      </c>
+      <c r="B47">
+        <v>17</v>
+      </c>
+      <c r="C47" t="s">
+        <v>117</v>
+      </c>
+      <c r="D47" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A48">
+        <v>15</v>
+      </c>
+      <c r="B48">
+        <v>18</v>
+      </c>
+      <c r="C48" t="s">
+        <v>118</v>
+      </c>
+      <c r="D48" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A49">
+        <v>15</v>
+      </c>
+      <c r="B49">
+        <v>19</v>
+      </c>
+      <c r="C49" t="s">
+        <v>119</v>
+      </c>
+      <c r="D49" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A50">
+        <v>15</v>
+      </c>
+      <c r="B50">
+        <v>20</v>
+      </c>
+      <c r="C50" t="s">
+        <v>120</v>
+      </c>
+      <c r="D50" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A51">
+        <v>15</v>
+      </c>
+      <c r="B51">
+        <v>21</v>
+      </c>
+      <c r="C51" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A52">
+        <v>15</v>
+      </c>
+      <c r="B52">
+        <v>22</v>
+      </c>
+      <c r="C52" t="s">
+        <v>122</v>
+      </c>
+      <c r="D52" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A53">
+        <v>15</v>
+      </c>
+      <c r="B53">
+        <v>23</v>
+      </c>
+      <c r="C53" t="s">
+        <v>123</v>
+      </c>
+      <c r="D53" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A54">
+        <v>15</v>
+      </c>
+      <c r="B54">
+        <v>24</v>
+      </c>
+      <c r="C54" t="s">
+        <v>124</v>
+      </c>
+      <c r="D54" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A55">
+        <v>15</v>
+      </c>
+      <c r="B55">
+        <v>25</v>
+      </c>
+      <c r="C55" t="s">
+        <v>125</v>
+      </c>
+      <c r="D55" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A56">
+        <v>15</v>
+      </c>
+      <c r="B56">
+        <v>26</v>
+      </c>
+      <c r="C56" t="s">
+        <v>126</v>
+      </c>
+      <c r="D56" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A57">
+        <v>15</v>
+      </c>
+      <c r="B57">
+        <v>27</v>
+      </c>
+      <c r="C57" t="s">
+        <v>127</v>
+      </c>
+      <c r="D57" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A58">
+        <v>16</v>
+      </c>
+      <c r="B58">
         <v>4</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      <c r="A14">
+      <c r="C58" t="s">
+        <v>109</v>
+      </c>
+      <c r="D58" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A59">
         <v>16</v>
       </c>
-      <c r="B14">
+      <c r="B59">
         <v>12</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      <c r="A15">
+      <c r="C59" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A60">
+        <v>16</v>
+      </c>
+      <c r="B60">
+        <v>13</v>
+      </c>
+      <c r="C60" t="s">
+        <v>113</v>
+      </c>
+      <c r="D60" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A61">
+        <v>16</v>
+      </c>
+      <c r="B61">
+        <v>14</v>
+      </c>
+      <c r="C61" t="s">
+        <v>114</v>
+      </c>
+      <c r="D61" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A62">
+        <v>16</v>
+      </c>
+      <c r="B62">
+        <v>15</v>
+      </c>
+      <c r="C62" t="s">
+        <v>115</v>
+      </c>
+      <c r="D62" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A63">
+        <v>16</v>
+      </c>
+      <c r="B63">
+        <v>16</v>
+      </c>
+      <c r="C63" t="s">
+        <v>116</v>
+      </c>
+      <c r="D63" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A64">
+        <v>16</v>
+      </c>
+      <c r="B64">
         <v>17</v>
       </c>
-      <c r="B15">
+      <c r="C64" t="s">
+        <v>117</v>
+      </c>
+      <c r="D64" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A65">
+        <v>16</v>
+      </c>
+      <c r="B65">
+        <v>18</v>
+      </c>
+      <c r="C65" t="s">
+        <v>118</v>
+      </c>
+      <c r="D65" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A66">
+        <v>16</v>
+      </c>
+      <c r="B66">
+        <v>19</v>
+      </c>
+      <c r="C66" t="s">
+        <v>119</v>
+      </c>
+      <c r="D66" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A67">
+        <v>16</v>
+      </c>
+      <c r="B67">
+        <v>20</v>
+      </c>
+      <c r="C67" t="s">
+        <v>120</v>
+      </c>
+      <c r="D67" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A68">
+        <v>16</v>
+      </c>
+      <c r="B68">
+        <v>21</v>
+      </c>
+      <c r="C68" t="s">
+        <v>121</v>
+      </c>
+      <c r="D68" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A69">
+        <v>16</v>
+      </c>
+      <c r="B69">
+        <v>22</v>
+      </c>
+      <c r="C69" t="s">
+        <v>122</v>
+      </c>
+      <c r="D69" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A70">
+        <v>16</v>
+      </c>
+      <c r="B70">
+        <v>23</v>
+      </c>
+      <c r="C70" t="s">
+        <v>123</v>
+      </c>
+      <c r="D70" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A71">
+        <v>16</v>
+      </c>
+      <c r="B71">
+        <v>24</v>
+      </c>
+      <c r="C71" t="s">
+        <v>124</v>
+      </c>
+      <c r="D71" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A72">
+        <v>16</v>
+      </c>
+      <c r="B72">
+        <v>25</v>
+      </c>
+      <c r="C72" t="s">
+        <v>125</v>
+      </c>
+      <c r="D72" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A73">
+        <v>16</v>
+      </c>
+      <c r="B73">
+        <v>26</v>
+      </c>
+      <c r="C73" t="s">
+        <v>126</v>
+      </c>
+      <c r="D73" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A74">
+        <v>16</v>
+      </c>
+      <c r="B74">
+        <v>27</v>
+      </c>
+      <c r="C74" t="s">
+        <v>127</v>
+      </c>
+      <c r="D74" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A75">
+        <v>17</v>
+      </c>
+      <c r="B75">
         <v>4</v>
       </c>
-      <c r="C15" t="s">
-[...7 lines deleted...]
-      <c r="A16">
+      <c r="C75" t="s">
+        <v>109</v>
+      </c>
+      <c r="D75" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A76">
         <v>17</v>
       </c>
-      <c r="B16">
+      <c r="B76">
         <v>12</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      <c r="A17">
+      <c r="C76" t="s">
+        <v>112</v>
+      </c>
+      <c r="D76" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A77">
+        <v>17</v>
+      </c>
+      <c r="B77">
+        <v>13</v>
+      </c>
+      <c r="C77" t="s">
+        <v>113</v>
+      </c>
+      <c r="D77" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A78">
+        <v>17</v>
+      </c>
+      <c r="B78">
+        <v>14</v>
+      </c>
+      <c r="C78" t="s">
+        <v>114</v>
+      </c>
+      <c r="D78" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A79">
+        <v>17</v>
+      </c>
+      <c r="B79">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>115</v>
+      </c>
+      <c r="D79" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A80">
+        <v>17</v>
+      </c>
+      <c r="B80">
+        <v>16</v>
+      </c>
+      <c r="C80" t="s">
+        <v>116</v>
+      </c>
+      <c r="D80" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A81">
+        <v>17</v>
+      </c>
+      <c r="B81">
+        <v>17</v>
+      </c>
+      <c r="C81" t="s">
+        <v>117</v>
+      </c>
+      <c r="D81" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A82">
+        <v>17</v>
+      </c>
+      <c r="B82">
         <v>18</v>
       </c>
-      <c r="B17">
+      <c r="C82" t="s">
+        <v>118</v>
+      </c>
+      <c r="D82" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A83">
+        <v>17</v>
+      </c>
+      <c r="B83">
+        <v>19</v>
+      </c>
+      <c r="C83" t="s">
+        <v>119</v>
+      </c>
+      <c r="D83" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A84">
+        <v>17</v>
+      </c>
+      <c r="B84">
+        <v>20</v>
+      </c>
+      <c r="C84" t="s">
+        <v>120</v>
+      </c>
+      <c r="D84" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A85">
+        <v>17</v>
+      </c>
+      <c r="B85">
+        <v>21</v>
+      </c>
+      <c r="C85" t="s">
+        <v>121</v>
+      </c>
+      <c r="D85" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A86">
+        <v>17</v>
+      </c>
+      <c r="B86">
+        <v>22</v>
+      </c>
+      <c r="C86" t="s">
+        <v>122</v>
+      </c>
+      <c r="D86" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A87">
+        <v>17</v>
+      </c>
+      <c r="B87">
+        <v>23</v>
+      </c>
+      <c r="C87" t="s">
+        <v>123</v>
+      </c>
+      <c r="D87" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A88">
+        <v>17</v>
+      </c>
+      <c r="B88">
+        <v>24</v>
+      </c>
+      <c r="C88" t="s">
+        <v>124</v>
+      </c>
+      <c r="D88" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A89">
+        <v>17</v>
+      </c>
+      <c r="B89">
+        <v>25</v>
+      </c>
+      <c r="C89" t="s">
+        <v>125</v>
+      </c>
+      <c r="D89" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A90">
+        <v>17</v>
+      </c>
+      <c r="B90">
+        <v>26</v>
+      </c>
+      <c r="C90" t="s">
+        <v>126</v>
+      </c>
+      <c r="D90" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A91">
+        <v>17</v>
+      </c>
+      <c r="B91">
+        <v>27</v>
+      </c>
+      <c r="C91" t="s">
+        <v>127</v>
+      </c>
+      <c r="D91" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A92">
+        <v>18</v>
+      </c>
+      <c r="B92">
         <v>4</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      <c r="A18">
+      <c r="C92" t="s">
+        <v>109</v>
+      </c>
+      <c r="D92" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A93">
         <v>18</v>
       </c>
-      <c r="B18">
+      <c r="B93">
         <v>12</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      <c r="A19">
+      <c r="C93" t="s">
+        <v>112</v>
+      </c>
+      <c r="D93" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A94">
+        <v>18</v>
+      </c>
+      <c r="B94">
+        <v>13</v>
+      </c>
+      <c r="C94" t="s">
+        <v>113</v>
+      </c>
+      <c r="D94" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A95">
+        <v>18</v>
+      </c>
+      <c r="B95">
+        <v>14</v>
+      </c>
+      <c r="C95" t="s">
+        <v>114</v>
+      </c>
+      <c r="D95" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A96">
+        <v>18</v>
+      </c>
+      <c r="B96">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>115</v>
+      </c>
+      <c r="D96" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A97">
+        <v>18</v>
+      </c>
+      <c r="B97">
+        <v>16</v>
+      </c>
+      <c r="C97" t="s">
+        <v>116</v>
+      </c>
+      <c r="D97" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A98">
+        <v>18</v>
+      </c>
+      <c r="B98">
+        <v>17</v>
+      </c>
+      <c r="C98" t="s">
+        <v>117</v>
+      </c>
+      <c r="D98" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A99">
+        <v>18</v>
+      </c>
+      <c r="B99">
+        <v>18</v>
+      </c>
+      <c r="C99" t="s">
+        <v>118</v>
+      </c>
+      <c r="D99" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A100">
+        <v>18</v>
+      </c>
+      <c r="B100">
         <v>19</v>
       </c>
-      <c r="B19">
+      <c r="C100" t="s">
+        <v>119</v>
+      </c>
+      <c r="D100" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A101">
+        <v>18</v>
+      </c>
+      <c r="B101">
+        <v>20</v>
+      </c>
+      <c r="C101" t="s">
+        <v>120</v>
+      </c>
+      <c r="D101" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A102">
+        <v>18</v>
+      </c>
+      <c r="B102">
+        <v>21</v>
+      </c>
+      <c r="C102" t="s">
+        <v>121</v>
+      </c>
+      <c r="D102" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A103">
+        <v>18</v>
+      </c>
+      <c r="B103">
+        <v>22</v>
+      </c>
+      <c r="C103" t="s">
+        <v>122</v>
+      </c>
+      <c r="D103" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A104">
+        <v>18</v>
+      </c>
+      <c r="B104">
+        <v>23</v>
+      </c>
+      <c r="C104" t="s">
+        <v>123</v>
+      </c>
+      <c r="D104" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A105">
+        <v>18</v>
+      </c>
+      <c r="B105">
+        <v>24</v>
+      </c>
+      <c r="C105" t="s">
+        <v>124</v>
+      </c>
+      <c r="D105" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A106">
+        <v>18</v>
+      </c>
+      <c r="B106">
+        <v>25</v>
+      </c>
+      <c r="C106" t="s">
+        <v>125</v>
+      </c>
+      <c r="D106" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A107">
+        <v>18</v>
+      </c>
+      <c r="B107">
+        <v>26</v>
+      </c>
+      <c r="C107" t="s">
+        <v>126</v>
+      </c>
+      <c r="D107" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A108">
+        <v>18</v>
+      </c>
+      <c r="B108">
+        <v>27</v>
+      </c>
+      <c r="C108" t="s">
+        <v>127</v>
+      </c>
+      <c r="D108" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A109">
+        <v>19</v>
+      </c>
+      <c r="B109">
         <v>4</v>
       </c>
-      <c r="C19" t="s">
-[...7 lines deleted...]
-      <c r="A20">
+      <c r="C109" t="s">
+        <v>109</v>
+      </c>
+      <c r="D109" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A110">
         <v>19</v>
       </c>
-      <c r="B20">
+      <c r="B110">
         <v>12</v>
       </c>
-      <c r="C20" t="s">
-[...7 lines deleted...]
-      <c r="A21">
+      <c r="C110" t="s">
+        <v>112</v>
+      </c>
+      <c r="D110" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A111">
+        <v>19</v>
+      </c>
+      <c r="B111">
+        <v>13</v>
+      </c>
+      <c r="C111" t="s">
+        <v>113</v>
+      </c>
+      <c r="D111" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A112">
+        <v>19</v>
+      </c>
+      <c r="B112">
+        <v>14</v>
+      </c>
+      <c r="C112" t="s">
+        <v>114</v>
+      </c>
+      <c r="D112" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A113">
+        <v>19</v>
+      </c>
+      <c r="B113">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>115</v>
+      </c>
+      <c r="D113" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A114">
+        <v>19</v>
+      </c>
+      <c r="B114">
+        <v>16</v>
+      </c>
+      <c r="C114" t="s">
+        <v>116</v>
+      </c>
+      <c r="D114" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A115">
+        <v>19</v>
+      </c>
+      <c r="B115">
+        <v>17</v>
+      </c>
+      <c r="C115" t="s">
+        <v>117</v>
+      </c>
+      <c r="D115" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A116">
+        <v>19</v>
+      </c>
+      <c r="B116">
+        <v>18</v>
+      </c>
+      <c r="C116" t="s">
+        <v>118</v>
+      </c>
+      <c r="D116" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A117">
+        <v>19</v>
+      </c>
+      <c r="B117">
+        <v>19</v>
+      </c>
+      <c r="C117" t="s">
+        <v>119</v>
+      </c>
+      <c r="D117" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A118">
+        <v>19</v>
+      </c>
+      <c r="B118">
         <v>20</v>
       </c>
-      <c r="B21">
+      <c r="C118" t="s">
+        <v>120</v>
+      </c>
+      <c r="D118" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A119">
+        <v>19</v>
+      </c>
+      <c r="B119">
+        <v>21</v>
+      </c>
+      <c r="C119" t="s">
+        <v>121</v>
+      </c>
+      <c r="D119" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A120">
+        <v>19</v>
+      </c>
+      <c r="B120">
+        <v>22</v>
+      </c>
+      <c r="C120" t="s">
+        <v>122</v>
+      </c>
+      <c r="D120" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A121">
+        <v>19</v>
+      </c>
+      <c r="B121">
+        <v>23</v>
+      </c>
+      <c r="C121" t="s">
+        <v>123</v>
+      </c>
+      <c r="D121" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A122">
+        <v>19</v>
+      </c>
+      <c r="B122">
+        <v>24</v>
+      </c>
+      <c r="C122" t="s">
+        <v>124</v>
+      </c>
+      <c r="D122" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A123">
+        <v>19</v>
+      </c>
+      <c r="B123">
+        <v>25</v>
+      </c>
+      <c r="C123" t="s">
+        <v>125</v>
+      </c>
+      <c r="D123" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A124">
+        <v>19</v>
+      </c>
+      <c r="B124">
+        <v>26</v>
+      </c>
+      <c r="C124" t="s">
+        <v>126</v>
+      </c>
+      <c r="D124" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A125">
+        <v>19</v>
+      </c>
+      <c r="B125">
+        <v>27</v>
+      </c>
+      <c r="C125" t="s">
+        <v>127</v>
+      </c>
+      <c r="D125" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A126">
+        <v>20</v>
+      </c>
+      <c r="B126">
         <v>4</v>
       </c>
-      <c r="C21" t="s">
-[...7 lines deleted...]
-      <c r="A22">
+      <c r="C126" t="s">
+        <v>109</v>
+      </c>
+      <c r="D126" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A127">
         <v>20</v>
       </c>
-      <c r="B22">
+      <c r="B127">
         <v>12</v>
       </c>
-      <c r="C22" t="s">
-[...7 lines deleted...]
-      <c r="A23">
+      <c r="C127" t="s">
+        <v>112</v>
+      </c>
+      <c r="D127" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A128">
+        <v>20</v>
+      </c>
+      <c r="B128">
+        <v>13</v>
+      </c>
+      <c r="C128" t="s">
+        <v>113</v>
+      </c>
+      <c r="D128" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A129">
+        <v>20</v>
+      </c>
+      <c r="B129">
+        <v>14</v>
+      </c>
+      <c r="C129" t="s">
+        <v>114</v>
+      </c>
+      <c r="D129" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A130">
+        <v>20</v>
+      </c>
+      <c r="B130">
+        <v>15</v>
+      </c>
+      <c r="C130" t="s">
+        <v>115</v>
+      </c>
+      <c r="D130" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A131">
+        <v>20</v>
+      </c>
+      <c r="B131">
+        <v>16</v>
+      </c>
+      <c r="C131" t="s">
+        <v>116</v>
+      </c>
+      <c r="D131" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A132">
+        <v>20</v>
+      </c>
+      <c r="B132">
+        <v>17</v>
+      </c>
+      <c r="C132" t="s">
+        <v>117</v>
+      </c>
+      <c r="D132" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A133">
+        <v>20</v>
+      </c>
+      <c r="B133">
+        <v>18</v>
+      </c>
+      <c r="C133" t="s">
+        <v>118</v>
+      </c>
+      <c r="D133" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A134">
+        <v>20</v>
+      </c>
+      <c r="B134">
+        <v>19</v>
+      </c>
+      <c r="C134" t="s">
+        <v>119</v>
+      </c>
+      <c r="D134" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A135">
+        <v>20</v>
+      </c>
+      <c r="B135">
+        <v>20</v>
+      </c>
+      <c r="C135" t="s">
+        <v>120</v>
+      </c>
+      <c r="D135" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A136">
+        <v>20</v>
+      </c>
+      <c r="B136">
         <v>21</v>
       </c>
-      <c r="B23">
+      <c r="C136" t="s">
+        <v>121</v>
+      </c>
+      <c r="D136" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A137">
+        <v>20</v>
+      </c>
+      <c r="B137">
+        <v>22</v>
+      </c>
+      <c r="C137" t="s">
+        <v>122</v>
+      </c>
+      <c r="D137" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A138">
+        <v>20</v>
+      </c>
+      <c r="B138">
+        <v>23</v>
+      </c>
+      <c r="C138" t="s">
+        <v>123</v>
+      </c>
+      <c r="D138" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A139">
+        <v>20</v>
+      </c>
+      <c r="B139">
+        <v>24</v>
+      </c>
+      <c r="C139" t="s">
+        <v>124</v>
+      </c>
+      <c r="D139" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A140">
+        <v>20</v>
+      </c>
+      <c r="B140">
+        <v>25</v>
+      </c>
+      <c r="C140" t="s">
+        <v>125</v>
+      </c>
+      <c r="D140" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A141">
+        <v>20</v>
+      </c>
+      <c r="B141">
+        <v>26</v>
+      </c>
+      <c r="C141" t="s">
+        <v>126</v>
+      </c>
+      <c r="D141" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A142">
+        <v>20</v>
+      </c>
+      <c r="B142">
+        <v>27</v>
+      </c>
+      <c r="C142" t="s">
+        <v>127</v>
+      </c>
+      <c r="D142" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A143">
+        <v>21</v>
+      </c>
+      <c r="B143">
         <v>4</v>
       </c>
-      <c r="C23" t="s">
-[...7 lines deleted...]
-      <c r="A24">
+      <c r="C143" t="s">
+        <v>109</v>
+      </c>
+      <c r="D143" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A144">
         <v>21</v>
       </c>
-      <c r="B24">
+      <c r="B144">
         <v>12</v>
       </c>
-      <c r="C24" t="s">
-[...7 lines deleted...]
-      <c r="A25">
+      <c r="C144" t="s">
+        <v>112</v>
+      </c>
+      <c r="D144" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A145">
+        <v>21</v>
+      </c>
+      <c r="B145">
+        <v>13</v>
+      </c>
+      <c r="C145" t="s">
+        <v>113</v>
+      </c>
+      <c r="D145" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A146">
+        <v>21</v>
+      </c>
+      <c r="B146">
+        <v>14</v>
+      </c>
+      <c r="C146" t="s">
+        <v>114</v>
+      </c>
+      <c r="D146" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A147">
+        <v>21</v>
+      </c>
+      <c r="B147">
+        <v>15</v>
+      </c>
+      <c r="C147" t="s">
+        <v>115</v>
+      </c>
+      <c r="D147" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A148">
+        <v>21</v>
+      </c>
+      <c r="B148">
+        <v>16</v>
+      </c>
+      <c r="C148" t="s">
+        <v>116</v>
+      </c>
+      <c r="D148" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A149">
+        <v>21</v>
+      </c>
+      <c r="B149">
+        <v>17</v>
+      </c>
+      <c r="C149" t="s">
+        <v>117</v>
+      </c>
+      <c r="D149" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A150">
+        <v>21</v>
+      </c>
+      <c r="B150">
+        <v>18</v>
+      </c>
+      <c r="C150" t="s">
+        <v>118</v>
+      </c>
+      <c r="D150" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A151">
+        <v>21</v>
+      </c>
+      <c r="B151">
+        <v>19</v>
+      </c>
+      <c r="C151" t="s">
+        <v>119</v>
+      </c>
+      <c r="D151" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A152">
+        <v>21</v>
+      </c>
+      <c r="B152">
+        <v>20</v>
+      </c>
+      <c r="C152" t="s">
+        <v>120</v>
+      </c>
+      <c r="D152" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A153">
+        <v>21</v>
+      </c>
+      <c r="B153">
+        <v>21</v>
+      </c>
+      <c r="C153" t="s">
+        <v>121</v>
+      </c>
+      <c r="D153" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A154">
+        <v>21</v>
+      </c>
+      <c r="B154">
         <v>22</v>
       </c>
-      <c r="B25">
+      <c r="C154" t="s">
+        <v>122</v>
+      </c>
+      <c r="D154" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A155">
+        <v>21</v>
+      </c>
+      <c r="B155">
+        <v>23</v>
+      </c>
+      <c r="C155" t="s">
+        <v>123</v>
+      </c>
+      <c r="D155" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A156">
+        <v>21</v>
+      </c>
+      <c r="B156">
+        <v>24</v>
+      </c>
+      <c r="C156" t="s">
+        <v>124</v>
+      </c>
+      <c r="D156" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A157">
+        <v>21</v>
+      </c>
+      <c r="B157">
+        <v>25</v>
+      </c>
+      <c r="C157" t="s">
+        <v>125</v>
+      </c>
+      <c r="D157" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A158">
+        <v>21</v>
+      </c>
+      <c r="B158">
+        <v>26</v>
+      </c>
+      <c r="C158" t="s">
+        <v>126</v>
+      </c>
+      <c r="D158" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A159">
+        <v>21</v>
+      </c>
+      <c r="B159">
+        <v>27</v>
+      </c>
+      <c r="C159" t="s">
+        <v>127</v>
+      </c>
+      <c r="D159" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A160">
+        <v>22</v>
+      </c>
+      <c r="B160">
         <v>4</v>
       </c>
-      <c r="C25" t="s">
-[...7 lines deleted...]
-      <c r="A26">
+      <c r="C160" t="s">
+        <v>109</v>
+      </c>
+      <c r="D160" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A161">
         <v>22</v>
       </c>
-      <c r="B26">
+      <c r="B161">
         <v>12</v>
       </c>
-      <c r="C26" t="s">
-[...7 lines deleted...]
-      <c r="A27">
+      <c r="C161" t="s">
+        <v>112</v>
+      </c>
+      <c r="D161" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A162">
+        <v>22</v>
+      </c>
+      <c r="B162">
+        <v>13</v>
+      </c>
+      <c r="C162" t="s">
+        <v>113</v>
+      </c>
+      <c r="D162" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A163">
+        <v>22</v>
+      </c>
+      <c r="B163">
+        <v>14</v>
+      </c>
+      <c r="C163" t="s">
+        <v>114</v>
+      </c>
+      <c r="D163" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A164">
+        <v>22</v>
+      </c>
+      <c r="B164">
+        <v>15</v>
+      </c>
+      <c r="C164" t="s">
+        <v>115</v>
+      </c>
+      <c r="D164" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A165">
+        <v>22</v>
+      </c>
+      <c r="B165">
+        <v>16</v>
+      </c>
+      <c r="C165" t="s">
+        <v>116</v>
+      </c>
+      <c r="D165" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A166">
+        <v>22</v>
+      </c>
+      <c r="B166">
+        <v>17</v>
+      </c>
+      <c r="C166" t="s">
+        <v>117</v>
+      </c>
+      <c r="D166" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A167">
+        <v>22</v>
+      </c>
+      <c r="B167">
+        <v>18</v>
+      </c>
+      <c r="C167" t="s">
+        <v>118</v>
+      </c>
+      <c r="D167" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A168">
+        <v>22</v>
+      </c>
+      <c r="B168">
+        <v>19</v>
+      </c>
+      <c r="C168" t="s">
+        <v>119</v>
+      </c>
+      <c r="D168" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A169">
+        <v>22</v>
+      </c>
+      <c r="B169">
+        <v>20</v>
+      </c>
+      <c r="C169" t="s">
+        <v>120</v>
+      </c>
+      <c r="D169" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A170">
+        <v>22</v>
+      </c>
+      <c r="B170">
+        <v>21</v>
+      </c>
+      <c r="C170" t="s">
+        <v>121</v>
+      </c>
+      <c r="D170" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A171">
+        <v>22</v>
+      </c>
+      <c r="B171">
+        <v>22</v>
+      </c>
+      <c r="C171" t="s">
+        <v>122</v>
+      </c>
+      <c r="D171" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A172">
+        <v>22</v>
+      </c>
+      <c r="B172">
         <v>23</v>
       </c>
-      <c r="B27">
+      <c r="C172" t="s">
+        <v>123</v>
+      </c>
+      <c r="D172" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A173">
+        <v>22</v>
+      </c>
+      <c r="B173">
+        <v>24</v>
+      </c>
+      <c r="C173" t="s">
+        <v>124</v>
+      </c>
+      <c r="D173" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A174">
+        <v>22</v>
+      </c>
+      <c r="B174">
+        <v>25</v>
+      </c>
+      <c r="C174" t="s">
+        <v>125</v>
+      </c>
+      <c r="D174" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A175">
+        <v>22</v>
+      </c>
+      <c r="B175">
+        <v>26</v>
+      </c>
+      <c r="C175" t="s">
+        <v>126</v>
+      </c>
+      <c r="D175" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A176">
+        <v>22</v>
+      </c>
+      <c r="B176">
+        <v>27</v>
+      </c>
+      <c r="C176" t="s">
+        <v>127</v>
+      </c>
+      <c r="D176" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A177">
+        <v>23</v>
+      </c>
+      <c r="B177">
         <v>4</v>
       </c>
-      <c r="C27" t="s">
-[...7 lines deleted...]
-      <c r="A28">
+      <c r="C177" t="s">
+        <v>109</v>
+      </c>
+      <c r="D177" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A178">
         <v>23</v>
       </c>
-      <c r="B28">
+      <c r="B178">
         <v>12</v>
       </c>
-      <c r="C28" t="s">
-[...7 lines deleted...]
-      <c r="A29">
+      <c r="C178" t="s">
+        <v>112</v>
+      </c>
+      <c r="D178" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A179">
+        <v>23</v>
+      </c>
+      <c r="B179">
+        <v>13</v>
+      </c>
+      <c r="C179" t="s">
+        <v>113</v>
+      </c>
+      <c r="D179" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A180">
+        <v>23</v>
+      </c>
+      <c r="B180">
+        <v>14</v>
+      </c>
+      <c r="C180" t="s">
+        <v>114</v>
+      </c>
+      <c r="D180" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A181">
+        <v>23</v>
+      </c>
+      <c r="B181">
+        <v>15</v>
+      </c>
+      <c r="C181" t="s">
+        <v>115</v>
+      </c>
+      <c r="D181" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A182">
+        <v>23</v>
+      </c>
+      <c r="B182">
+        <v>16</v>
+      </c>
+      <c r="C182" t="s">
+        <v>116</v>
+      </c>
+      <c r="D182" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A183">
+        <v>23</v>
+      </c>
+      <c r="B183">
+        <v>17</v>
+      </c>
+      <c r="C183" t="s">
+        <v>117</v>
+      </c>
+      <c r="D183" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A184">
+        <v>23</v>
+      </c>
+      <c r="B184">
+        <v>18</v>
+      </c>
+      <c r="C184" t="s">
+        <v>118</v>
+      </c>
+      <c r="D184" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A185">
+        <v>23</v>
+      </c>
+      <c r="B185">
+        <v>19</v>
+      </c>
+      <c r="C185" t="s">
+        <v>119</v>
+      </c>
+      <c r="D185" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A186">
+        <v>23</v>
+      </c>
+      <c r="B186">
+        <v>20</v>
+      </c>
+      <c r="C186" t="s">
+        <v>120</v>
+      </c>
+      <c r="D186" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A187">
+        <v>23</v>
+      </c>
+      <c r="B187">
+        <v>21</v>
+      </c>
+      <c r="C187" t="s">
+        <v>121</v>
+      </c>
+      <c r="D187" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A188">
+        <v>23</v>
+      </c>
+      <c r="B188">
+        <v>22</v>
+      </c>
+      <c r="C188" t="s">
+        <v>122</v>
+      </c>
+      <c r="D188" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A189">
+        <v>23</v>
+      </c>
+      <c r="B189">
+        <v>23</v>
+      </c>
+      <c r="C189" t="s">
+        <v>123</v>
+      </c>
+      <c r="D189" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A190">
+        <v>23</v>
+      </c>
+      <c r="B190">
         <v>24</v>
       </c>
-      <c r="B29">
+      <c r="C190" t="s">
+        <v>124</v>
+      </c>
+      <c r="D190" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A191">
+        <v>23</v>
+      </c>
+      <c r="B191">
+        <v>25</v>
+      </c>
+      <c r="C191" t="s">
+        <v>125</v>
+      </c>
+      <c r="D191" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A192">
+        <v>23</v>
+      </c>
+      <c r="B192">
+        <v>26</v>
+      </c>
+      <c r="C192" t="s">
+        <v>126</v>
+      </c>
+      <c r="D192" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A193">
+        <v>23</v>
+      </c>
+      <c r="B193">
+        <v>27</v>
+      </c>
+      <c r="C193" t="s">
+        <v>127</v>
+      </c>
+      <c r="D193" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A194">
+        <v>24</v>
+      </c>
+      <c r="B194">
         <v>4</v>
       </c>
-      <c r="C29" t="s">
-[...7 lines deleted...]
-      <c r="A30">
+      <c r="C194" t="s">
+        <v>109</v>
+      </c>
+      <c r="D194" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A195">
         <v>24</v>
       </c>
-      <c r="B30">
+      <c r="B195">
         <v>12</v>
       </c>
-      <c r="C30" t="s">
-[...7 lines deleted...]
-      <c r="A31">
+      <c r="C195" t="s">
+        <v>112</v>
+      </c>
+      <c r="D195" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A196">
+        <v>24</v>
+      </c>
+      <c r="B196">
+        <v>13</v>
+      </c>
+      <c r="C196" t="s">
+        <v>113</v>
+      </c>
+      <c r="D196" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A197">
+        <v>24</v>
+      </c>
+      <c r="B197">
+        <v>14</v>
+      </c>
+      <c r="C197" t="s">
+        <v>114</v>
+      </c>
+      <c r="D197" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A198">
+        <v>24</v>
+      </c>
+      <c r="B198">
+        <v>15</v>
+      </c>
+      <c r="C198" t="s">
+        <v>115</v>
+      </c>
+      <c r="D198" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A199">
+        <v>24</v>
+      </c>
+      <c r="B199">
+        <v>16</v>
+      </c>
+      <c r="C199" t="s">
+        <v>116</v>
+      </c>
+      <c r="D199" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A200">
+        <v>24</v>
+      </c>
+      <c r="B200">
+        <v>17</v>
+      </c>
+      <c r="C200" t="s">
+        <v>117</v>
+      </c>
+      <c r="D200" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A201">
+        <v>24</v>
+      </c>
+      <c r="B201">
+        <v>18</v>
+      </c>
+      <c r="C201" t="s">
+        <v>118</v>
+      </c>
+      <c r="D201" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A202">
+        <v>24</v>
+      </c>
+      <c r="B202">
+        <v>19</v>
+      </c>
+      <c r="C202" t="s">
+        <v>119</v>
+      </c>
+      <c r="D202" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A203">
+        <v>24</v>
+      </c>
+      <c r="B203">
+        <v>20</v>
+      </c>
+      <c r="C203" t="s">
+        <v>120</v>
+      </c>
+      <c r="D203" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A204">
+        <v>24</v>
+      </c>
+      <c r="B204">
+        <v>21</v>
+      </c>
+      <c r="C204" t="s">
+        <v>121</v>
+      </c>
+      <c r="D204" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A205">
+        <v>24</v>
+      </c>
+      <c r="B205">
+        <v>22</v>
+      </c>
+      <c r="C205" t="s">
+        <v>122</v>
+      </c>
+      <c r="D205" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A206">
+        <v>24</v>
+      </c>
+      <c r="B206">
+        <v>23</v>
+      </c>
+      <c r="C206" t="s">
+        <v>123</v>
+      </c>
+      <c r="D206" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A207">
+        <v>24</v>
+      </c>
+      <c r="B207">
+        <v>24</v>
+      </c>
+      <c r="C207" t="s">
+        <v>124</v>
+      </c>
+      <c r="D207" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A208">
+        <v>24</v>
+      </c>
+      <c r="B208">
         <v>25</v>
       </c>
-      <c r="B31">
+      <c r="C208" t="s">
+        <v>125</v>
+      </c>
+      <c r="D208" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A209">
+        <v>24</v>
+      </c>
+      <c r="B209">
+        <v>26</v>
+      </c>
+      <c r="C209" t="s">
+        <v>126</v>
+      </c>
+      <c r="D209" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A210">
+        <v>24</v>
+      </c>
+      <c r="B210">
+        <v>27</v>
+      </c>
+      <c r="C210" t="s">
+        <v>127</v>
+      </c>
+      <c r="D210" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A211">
+        <v>25</v>
+      </c>
+      <c r="B211">
         <v>4</v>
       </c>
-      <c r="C31" t="s">
-[...7 lines deleted...]
-      <c r="A32">
+      <c r="C211" t="s">
+        <v>109</v>
+      </c>
+      <c r="D211" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A212">
         <v>25</v>
       </c>
-      <c r="B32">
+      <c r="B212">
         <v>12</v>
       </c>
-      <c r="C32" t="s">
-[...7 lines deleted...]
-      <c r="A33">
+      <c r="C212" t="s">
+        <v>112</v>
+      </c>
+      <c r="D212" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A213">
+        <v>25</v>
+      </c>
+      <c r="B213">
+        <v>13</v>
+      </c>
+      <c r="C213" t="s">
+        <v>113</v>
+      </c>
+      <c r="D213" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A214">
+        <v>25</v>
+      </c>
+      <c r="B214">
+        <v>14</v>
+      </c>
+      <c r="C214" t="s">
+        <v>114</v>
+      </c>
+      <c r="D214" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A215">
+        <v>25</v>
+      </c>
+      <c r="B215">
+        <v>15</v>
+      </c>
+      <c r="C215" t="s">
+        <v>115</v>
+      </c>
+      <c r="D215" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A216">
+        <v>25</v>
+      </c>
+      <c r="B216">
+        <v>16</v>
+      </c>
+      <c r="C216" t="s">
+        <v>116</v>
+      </c>
+      <c r="D216" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A217">
+        <v>25</v>
+      </c>
+      <c r="B217">
+        <v>17</v>
+      </c>
+      <c r="C217" t="s">
+        <v>117</v>
+      </c>
+      <c r="D217" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A218">
+        <v>25</v>
+      </c>
+      <c r="B218">
+        <v>18</v>
+      </c>
+      <c r="C218" t="s">
+        <v>118</v>
+      </c>
+      <c r="D218" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A219">
+        <v>25</v>
+      </c>
+      <c r="B219">
+        <v>19</v>
+      </c>
+      <c r="C219" t="s">
+        <v>119</v>
+      </c>
+      <c r="D219" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A220">
+        <v>25</v>
+      </c>
+      <c r="B220">
+        <v>20</v>
+      </c>
+      <c r="C220" t="s">
+        <v>120</v>
+      </c>
+      <c r="D220" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A221">
+        <v>25</v>
+      </c>
+      <c r="B221">
+        <v>21</v>
+      </c>
+      <c r="C221" t="s">
+        <v>121</v>
+      </c>
+      <c r="D221" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A222">
+        <v>25</v>
+      </c>
+      <c r="B222">
+        <v>22</v>
+      </c>
+      <c r="C222" t="s">
+        <v>122</v>
+      </c>
+      <c r="D222" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A223">
+        <v>25</v>
+      </c>
+      <c r="B223">
+        <v>23</v>
+      </c>
+      <c r="C223" t="s">
+        <v>123</v>
+      </c>
+      <c r="D223" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A224">
+        <v>25</v>
+      </c>
+      <c r="B224">
+        <v>24</v>
+      </c>
+      <c r="C224" t="s">
+        <v>124</v>
+      </c>
+      <c r="D224" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A225">
+        <v>25</v>
+      </c>
+      <c r="B225">
+        <v>25</v>
+      </c>
+      <c r="C225" t="s">
+        <v>125</v>
+      </c>
+      <c r="D225" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A226">
+        <v>25</v>
+      </c>
+      <c r="B226">
         <v>26</v>
       </c>
-      <c r="B33">
+      <c r="C226" t="s">
+        <v>126</v>
+      </c>
+      <c r="D226" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A227">
+        <v>25</v>
+      </c>
+      <c r="B227">
+        <v>27</v>
+      </c>
+      <c r="C227" t="s">
+        <v>127</v>
+      </c>
+      <c r="D227" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A228">
+        <v>26</v>
+      </c>
+      <c r="B228">
         <v>4</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      <c r="A34">
+      <c r="C228" t="s">
+        <v>109</v>
+      </c>
+      <c r="D228" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A229">
         <v>26</v>
       </c>
-      <c r="B34">
+      <c r="B229">
         <v>12</v>
       </c>
-      <c r="C34" t="s">
-[...7 lines deleted...]
-      <c r="A35">
+      <c r="C229" t="s">
+        <v>112</v>
+      </c>
+      <c r="D229" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A230">
+        <v>26</v>
+      </c>
+      <c r="B230">
+        <v>13</v>
+      </c>
+      <c r="C230" t="s">
+        <v>113</v>
+      </c>
+      <c r="D230" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A231">
+        <v>26</v>
+      </c>
+      <c r="B231">
+        <v>14</v>
+      </c>
+      <c r="C231" t="s">
+        <v>114</v>
+      </c>
+      <c r="D231" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A232">
+        <v>26</v>
+      </c>
+      <c r="B232">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>115</v>
+      </c>
+      <c r="D232" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A233">
+        <v>26</v>
+      </c>
+      <c r="B233">
+        <v>16</v>
+      </c>
+      <c r="C233" t="s">
+        <v>116</v>
+      </c>
+      <c r="D233" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A234">
+        <v>26</v>
+      </c>
+      <c r="B234">
+        <v>17</v>
+      </c>
+      <c r="C234" t="s">
+        <v>117</v>
+      </c>
+      <c r="D234" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A235">
+        <v>26</v>
+      </c>
+      <c r="B235">
+        <v>18</v>
+      </c>
+      <c r="C235" t="s">
+        <v>118</v>
+      </c>
+      <c r="D235" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A236">
+        <v>26</v>
+      </c>
+      <c r="B236">
+        <v>19</v>
+      </c>
+      <c r="C236" t="s">
+        <v>119</v>
+      </c>
+      <c r="D236" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A237">
+        <v>26</v>
+      </c>
+      <c r="B237">
+        <v>20</v>
+      </c>
+      <c r="C237" t="s">
+        <v>120</v>
+      </c>
+      <c r="D237" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A238">
+        <v>26</v>
+      </c>
+      <c r="B238">
+        <v>21</v>
+      </c>
+      <c r="C238" t="s">
+        <v>121</v>
+      </c>
+      <c r="D238" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A239">
+        <v>26</v>
+      </c>
+      <c r="B239">
+        <v>22</v>
+      </c>
+      <c r="C239" t="s">
+        <v>122</v>
+      </c>
+      <c r="D239" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A240">
+        <v>26</v>
+      </c>
+      <c r="B240">
+        <v>23</v>
+      </c>
+      <c r="C240" t="s">
+        <v>123</v>
+      </c>
+      <c r="D240" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A241">
+        <v>26</v>
+      </c>
+      <c r="B241">
+        <v>24</v>
+      </c>
+      <c r="C241" t="s">
+        <v>124</v>
+      </c>
+      <c r="D241" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A242">
+        <v>26</v>
+      </c>
+      <c r="B242">
+        <v>25</v>
+      </c>
+      <c r="C242" t="s">
+        <v>125</v>
+      </c>
+      <c r="D242" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A243">
+        <v>26</v>
+      </c>
+      <c r="B243">
+        <v>26</v>
+      </c>
+      <c r="C243" t="s">
+        <v>126</v>
+      </c>
+      <c r="D243" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A244">
+        <v>26</v>
+      </c>
+      <c r="B244">
         <v>27</v>
       </c>
-      <c r="B35">
+      <c r="C244" t="s">
+        <v>127</v>
+      </c>
+      <c r="D244" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A245">
+        <v>27</v>
+      </c>
+      <c r="B245">
         <v>4</v>
       </c>
-      <c r="C35" t="s">
-[...7 lines deleted...]
-      <c r="A36">
+      <c r="C245" t="s">
+        <v>109</v>
+      </c>
+      <c r="D245" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A246">
         <v>27</v>
       </c>
-      <c r="B36">
+      <c r="B246">
         <v>12</v>
       </c>
-      <c r="C36" t="s">
-[...7 lines deleted...]
-      <c r="A37">
+      <c r="C246" t="s">
+        <v>112</v>
+      </c>
+      <c r="D246" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A247">
+        <v>27</v>
+      </c>
+      <c r="B247">
+        <v>13</v>
+      </c>
+      <c r="C247" t="s">
+        <v>113</v>
+      </c>
+      <c r="D247" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A248">
+        <v>27</v>
+      </c>
+      <c r="B248">
+        <v>14</v>
+      </c>
+      <c r="C248" t="s">
+        <v>114</v>
+      </c>
+      <c r="D248" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A249">
+        <v>27</v>
+      </c>
+      <c r="B249">
+        <v>15</v>
+      </c>
+      <c r="C249" t="s">
+        <v>115</v>
+      </c>
+      <c r="D249" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A250">
+        <v>27</v>
+      </c>
+      <c r="B250">
+        <v>16</v>
+      </c>
+      <c r="C250" t="s">
+        <v>116</v>
+      </c>
+      <c r="D250" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A251">
+        <v>27</v>
+      </c>
+      <c r="B251">
+        <v>17</v>
+      </c>
+      <c r="C251" t="s">
+        <v>117</v>
+      </c>
+      <c r="D251" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A252">
+        <v>27</v>
+      </c>
+      <c r="B252">
+        <v>18</v>
+      </c>
+      <c r="C252" t="s">
+        <v>118</v>
+      </c>
+      <c r="D252" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A253">
+        <v>27</v>
+      </c>
+      <c r="B253">
+        <v>19</v>
+      </c>
+      <c r="C253" t="s">
+        <v>119</v>
+      </c>
+      <c r="D253" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A254">
+        <v>27</v>
+      </c>
+      <c r="B254">
+        <v>20</v>
+      </c>
+      <c r="C254" t="s">
+        <v>120</v>
+      </c>
+      <c r="D254" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A255">
+        <v>27</v>
+      </c>
+      <c r="B255">
+        <v>21</v>
+      </c>
+      <c r="C255" t="s">
+        <v>121</v>
+      </c>
+      <c r="D255" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A256">
+        <v>27</v>
+      </c>
+      <c r="B256">
+        <v>22</v>
+      </c>
+      <c r="C256" t="s">
+        <v>122</v>
+      </c>
+      <c r="D256" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A257">
+        <v>27</v>
+      </c>
+      <c r="B257">
+        <v>23</v>
+      </c>
+      <c r="C257" t="s">
+        <v>123</v>
+      </c>
+      <c r="D257" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A258">
+        <v>27</v>
+      </c>
+      <c r="B258">
+        <v>24</v>
+      </c>
+      <c r="C258" t="s">
+        <v>124</v>
+      </c>
+      <c r="D258" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A259">
+        <v>27</v>
+      </c>
+      <c r="B259">
+        <v>25</v>
+      </c>
+      <c r="C259" t="s">
+        <v>125</v>
+      </c>
+      <c r="D259" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A260">
+        <v>27</v>
+      </c>
+      <c r="B260">
+        <v>26</v>
+      </c>
+      <c r="C260" t="s">
+        <v>126</v>
+      </c>
+      <c r="D260" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A261">
+        <v>27</v>
+      </c>
+      <c r="B261">
+        <v>27</v>
+      </c>
+      <c r="C261" t="s">
+        <v>127</v>
+      </c>
+      <c r="D261" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A262">
         <v>32</v>
       </c>
-      <c r="B37">
+      <c r="B262">
         <v>4</v>
       </c>
-      <c r="C37" t="s">
-[...7 lines deleted...]
-      <c r="A38">
+      <c r="C262" t="s">
+        <v>109</v>
+      </c>
+      <c r="D262" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A263">
         <v>32</v>
       </c>
-      <c r="B38">
+      <c r="B263">
         <v>8</v>
       </c>
-      <c r="C38" t="s">
-[...7 lines deleted...]
-      <c r="A39">
+      <c r="C263" t="s">
+        <v>110</v>
+      </c>
+      <c r="D263" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A264">
         <v>32</v>
       </c>
-      <c r="B39">
+      <c r="B264">
         <v>31</v>
       </c>
-      <c r="C39" t="s">
-[...3 lines deleted...]
-        <v>69</v>
+      <c r="C264" t="s">
+        <v>128</v>
+      </c>
+      <c r="D264" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:C20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.77734375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="7.21875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.82" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.931" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="7.265" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1">
         <v>4</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>109</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2">
         <v>7</v>
       </c>
       <c r="B2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="C2" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3">
         <v>13</v>
       </c>
       <c r="B3" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="C3" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4">
         <v>14</v>
       </c>
       <c r="B4" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="C4" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>15</v>
       </c>
       <c r="B5" t="s">
-        <v>85</v>
+        <v>115</v>
       </c>
       <c r="C5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6">
         <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7">
         <v>17</v>
       </c>
       <c r="B7" t="s">
-        <v>87</v>
+        <v>117</v>
       </c>
       <c r="C7" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8">
         <v>18</v>
       </c>
       <c r="B8" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="C8" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9">
         <v>19</v>
       </c>
       <c r="B9" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="C9" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10">
         <v>20</v>
       </c>
       <c r="B10" t="s">
-        <v>90</v>
+        <v>120</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11">
         <v>21</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>121</v>
       </c>
       <c r="C11" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>122</v>
       </c>
       <c r="C12" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>23</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>123</v>
       </c>
       <c r="C13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>24</v>
       </c>
       <c r="B14" t="s">
-        <v>94</v>
+        <v>124</v>
       </c>
       <c r="C14" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>25</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>125</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>26</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>126</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>27</v>
       </c>
       <c r="B17" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="C17" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="C19" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>30</v>
       </c>
       <c r="B20" t="s">
-        <v>100</v>
+        <v>132</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
-  <dimension ref="A1:E45"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:A45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="2" width="2.77734375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="4.44140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="2.82" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.001" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.585" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="4.427" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B1">
         <v>-2</v>
       </c>
       <c r="C1" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D1" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B2">
         <v>-2</v>
       </c>
       <c r="C2" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D2" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B3">
         <v>-2</v>
       </c>
       <c r="C3" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D3" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B4">
         <v>-2</v>
       </c>
       <c r="C4" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+      <c r="D4" s="5">
+        <v>1018542</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5">
         <v>53</v>
       </c>
       <c r="B5">
         <v>-2</v>
       </c>
       <c r="C5" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+      <c r="D5" s="5">
+        <v>46286.715439814815</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B6">
         <v>-2</v>
       </c>
       <c r="C6" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+      <c r="D6" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="B7">
         <v>-2</v>
       </c>
       <c r="C7" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+      <c r="D7" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B8">
         <v>-2</v>
       </c>
       <c r="C8" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D8" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B9">
         <v>-2</v>
       </c>
       <c r="C9" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D9" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B10">
         <v>-2</v>
       </c>
       <c r="C10" t="s">
-        <v>101</v>
+        <v>133</v>
       </c>
       <c r="D10" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B11">
         <v>-2</v>
       </c>
       <c r="C11" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+        <v>133</v>
+      </c>
+      <c r="D11" s="5">
+        <v>1018542</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>4</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D12" t="s">
+        <v/>
       </c>
       <c r="E12" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>78</v>
+        <v>110</v>
+      </c>
+      <c r="D13" t="s">
+        <v/>
       </c>
       <c r="E13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>4</v>
       </c>
       <c r="C14" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D14" t="s">
+        <v/>
       </c>
       <c r="E14" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>79</v>
+        <v>111</v>
+      </c>
+      <c r="D15" t="s">
+        <v/>
       </c>
       <c r="E15" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>4</v>
       </c>
       <c r="C16" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D16" t="s">
+        <v/>
       </c>
       <c r="E16" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D17" t="s">
+        <v/>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>4</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D18" t="s">
+        <v/>
       </c>
       <c r="E18" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D19" t="s">
+        <v/>
       </c>
       <c r="E19" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>4</v>
       </c>
       <c r="C20" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D20" t="s">
+        <v/>
       </c>
       <c r="E20" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21">
         <v>12</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D21" t="s">
+        <v/>
       </c>
       <c r="E21" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>4</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D22" t="s">
+        <v/>
       </c>
       <c r="E22" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>12</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D23" t="s">
+        <v/>
       </c>
       <c r="E23" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24">
         <v>17</v>
       </c>
       <c r="B24">
         <v>4</v>
       </c>
       <c r="C24" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D24" t="s">
+        <v/>
       </c>
       <c r="E24" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v/>
       </c>
       <c r="E25" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>4</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D26" t="s">
+        <v/>
       </c>
       <c r="E26" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27">
         <v>18</v>
       </c>
       <c r="B27">
         <v>12</v>
       </c>
       <c r="C27" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D27" t="s">
+        <v/>
       </c>
       <c r="E27" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28">
         <v>19</v>
       </c>
       <c r="B28">
         <v>4</v>
       </c>
       <c r="C28" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D28" t="s">
+        <v/>
       </c>
       <c r="E28" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29">
         <v>19</v>
       </c>
       <c r="B29">
         <v>12</v>
       </c>
       <c r="C29" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D29" t="s">
+        <v/>
       </c>
       <c r="E29" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30">
         <v>20</v>
       </c>
       <c r="B30">
         <v>4</v>
       </c>
       <c r="C30" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D30" t="s">
+        <v/>
       </c>
       <c r="E30" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31">
         <v>20</v>
       </c>
       <c r="B31">
         <v>12</v>
       </c>
       <c r="C31" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D31" t="s">
+        <v/>
       </c>
       <c r="E31" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32">
         <v>21</v>
       </c>
       <c r="B32">
         <v>4</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D32" t="s">
+        <v/>
       </c>
       <c r="E32" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33">
         <v>21</v>
       </c>
       <c r="B33">
         <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D33" t="s">
+        <v/>
       </c>
       <c r="E33" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34">
         <v>22</v>
       </c>
       <c r="B34">
         <v>4</v>
       </c>
       <c r="C34" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D34" t="s">
+        <v/>
       </c>
       <c r="E34" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35">
         <v>22</v>
       </c>
       <c r="B35">
         <v>12</v>
       </c>
       <c r="C35" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D35" t="s">
+        <v/>
       </c>
       <c r="E35" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36">
         <v>23</v>
       </c>
       <c r="B36">
         <v>4</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D36" t="s">
+        <v/>
       </c>
       <c r="E36" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37">
         <v>23</v>
       </c>
       <c r="B37">
         <v>12</v>
       </c>
       <c r="C37" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D37" t="s">
+        <v/>
       </c>
       <c r="E37" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38">
         <v>24</v>
       </c>
       <c r="B38">
         <v>4</v>
       </c>
       <c r="C38" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D38" t="s">
+        <v/>
       </c>
       <c r="E38" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39">
         <v>24</v>
       </c>
       <c r="B39">
         <v>12</v>
       </c>
       <c r="C39" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D39" t="s">
+        <v/>
       </c>
       <c r="E39" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40">
         <v>25</v>
       </c>
       <c r="B40">
         <v>4</v>
       </c>
       <c r="C40" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D40" t="s">
+        <v/>
       </c>
       <c r="E40" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41">
         <v>25</v>
       </c>
       <c r="B41">
         <v>12</v>
       </c>
       <c r="C41" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D41" t="s">
+        <v/>
       </c>
       <c r="E41" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42">
         <v>26</v>
       </c>
       <c r="B42">
         <v>4</v>
       </c>
       <c r="C42" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D42" t="s">
+        <v/>
       </c>
       <c r="E42" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43">
         <v>26</v>
       </c>
       <c r="B43">
         <v>12</v>
       </c>
       <c r="C43" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D43" t="s">
+        <v/>
       </c>
       <c r="E43" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44">
         <v>27</v>
       </c>
       <c r="B44">
         <v>4</v>
       </c>
       <c r="C44" t="s">
-        <v>77</v>
+        <v>109</v>
+      </c>
+      <c r="D44" t="s">
+        <v/>
       </c>
       <c r="E44" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45">
         <v>27</v>
       </c>
       <c r="B45">
         <v>12</v>
       </c>
       <c r="C45" t="s">
-        <v>80</v>
+        <v>112</v>
+      </c>
+      <c r="D45" t="s">
+        <v/>
       </c>
       <c r="E45" t="s">
-        <v>69</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:C27"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.33203125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="32.77734375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.326" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="31.844" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="32.732" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>105</v>
+        <v>134</v>
       </c>
       <c r="C1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>135</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
-        <v>109</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>111</v>
+        <v>139</v>
       </c>
       <c r="C4" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" t="s">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>113</v>
+        <v>141</v>
       </c>
       <c r="C5" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" t="s">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="C6" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" t="s">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="C7" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" t="s">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C8" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" t="s">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>120</v>
+        <v>147</v>
       </c>
       <c r="C9" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>122</v>
+        <v>149</v>
       </c>
       <c r="C10" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" t="s">
         <v>2</v>
       </c>
       <c r="B11" t="s">
-        <v>124</v>
+        <v>151</v>
       </c>
       <c r="C11" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" t="s">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>126</v>
+        <v>153</v>
       </c>
       <c r="C12" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" t="s">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>128</v>
+        <v>155</v>
       </c>
       <c r="C13" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" t="s">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>130</v>
+        <v>157</v>
       </c>
       <c r="C14" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" t="s">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>131</v>
+        <v>158</v>
       </c>
       <c r="C15" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" t="s">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>133</v>
+        <v>160</v>
       </c>
       <c r="C16" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" t="s">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>135</v>
+        <v>162</v>
       </c>
       <c r="C17" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" t="s">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" t="s">
         <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>139</v>
+        <v>165</v>
       </c>
       <c r="C19" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" t="s">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>141</v>
+        <v>167</v>
       </c>
       <c r="C20" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="B21" t="s">
-        <v>144</v>
+        <v>170</v>
       </c>
       <c r="C21" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="B22" t="s">
-        <v>146</v>
+        <v>172</v>
       </c>
       <c r="C22" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="B23" t="s">
-        <v>148</v>
+        <v>174</v>
       </c>
       <c r="C23" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>169</v>
       </c>
       <c r="B24" t="s">
-        <v>150</v>
+        <v>176</v>
       </c>
       <c r="C24" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="B25" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="C25" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="B26" t="s">
-        <v>155</v>
+        <v>181</v>
       </c>
       <c r="C26" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>178</v>
       </c>
       <c r="B27" t="s">
-        <v>157</v>
+        <v>183</v>
       </c>
       <c r="C27" t="s">
-        <v>158</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
-  <dimension ref="A1:B160"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.5546875" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="23.5546875" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="32.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="23.61" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="32.621" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+        <v>185</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>161</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+        <v>187</v>
+      </c>
+      <c r="B2" s="4">
+        <v>46286.231666666667</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
-        <v>162</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+        <v>188</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+        <v>190</v>
+      </c>
+      <c r="B4" s="4">
+        <v>46286.71537037037</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B5">
-[...3 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B5" s="5">
+        <v>19142585</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+        <v>173</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+        <v>192</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+        <v>194</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
-        <v>170</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+        <v>196</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
-        <v>171</v>
-[...13 lines deleted...]
-    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+        <v>200</v>
+      </c>
+      <c r="B11" s="5">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+        <v>201</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+        <v>203</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
-        <v>178</v>
-[...617 lines deleted...]
-      <c r="A101" t="s">
+        <v>205</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="1" t="s">
         <v>206</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102" t="s">
+      <c r="B16" s="5" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.3">
-      <c r="A103" t="s">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="1" t="s">
         <v>208</v>
       </c>
-    </row>
-[...372 lines deleted...]
-        <v>239</v>
+      <c r="B17" s="5" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
 </worksheet>
-</file>
-[...21 lines deleted...]
-</customUI>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="8" baseType="lpstr">
       <vt:lpstr>Upload</vt:lpstr>
       <vt:lpstr>Columns_</vt:lpstr>
       <vt:lpstr>DFF Validation_</vt:lpstr>
       <vt:lpstr>Dependent LoV_</vt:lpstr>
       <vt:lpstr>Validation_</vt:lpstr>
       <vt:lpstr>Default Value_</vt:lpstr>
       <vt:lpstr>Translations_</vt:lpstr>
       <vt:lpstr>Parameters</vt:lpstr>
-      <vt:lpstr>RowMarker</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="xxen_cookie_name">
     <vt:lpwstr>EBSDB_demo</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xxen_report_id">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xxen_session_id">
+    <vt:lpwstr>BG9kjxP3Ri8m3SsB0mpIST3Qi7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xxen_report_id">
     <vt:lpwstr>12636</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xxen_run_id">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xxen_responsibility_name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xxen_run_id">
+    <vt:lpwstr>109236</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xxen_responsibility_name">
     <vt:lpwstr>General Ledger, Vision Operations (USA)</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xxen_responsibility_key">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xxen_responsibility_key">
     <vt:lpwstr>GENERAL_LEDGER_OPERATIONS</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xxen_responsibility_application">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xxen_responsibility_application">
     <vt:lpwstr>SQLGL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xxen_security_group">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xxen_security_group">
     <vt:lpwstr>STANDARD</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xxen_instance_url">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xxen_instance_url">
     <vt:lpwstr>https://demo.enginatics.com:8443/ords/xxen/</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xxen_create_only">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xxen_create_only">
     <vt:lpwstr>Y</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xxen_template_id">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="xxen_upload_allowed">
+    <vt:lpwstr>Y</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xxen_template_id">
     <vt:lpwstr>20141</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xxen_first_time_open">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xxen_first_time_open">
+    <vt:lpwstr>Y</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xxen_database_id">
+    <vt:lpwstr>EBSDB (id:2743956632)</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="xxen_debug_enabled">
+    <vt:lpwstr>Y</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="xxen_scroll_rows_count">
+    <vt:lpwstr>100000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="xxen_request_payload_maximum_size">
+    <vt:lpwstr>10000000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="xxen_date_format">
+    <vt:lpwstr>d"-"mmm"-"yy</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="xxen_action_create">
+    <vt:lpwstr>C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="xxen_action_update">
+    <vt:lpwstr>U</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xxen_action_delete">
+    <vt:lpwstr>D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xxen_status_new">
     <vt:lpwstr>N</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="xxen_database_id">
-[...23 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xxen_status_new">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="xxen_status_valid">
+    <vt:lpwstr>V</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="xxen_status_invalid">
+    <vt:lpwstr>I</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="xxen_status_error">
+    <vt:lpwstr>E</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="xxen_status_warning">
+    <vt:lpwstr>W</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="xxen_status_success">
+    <vt:lpwstr>S</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="xxen_msg_error_validating">
+    <vt:lpwstr>U_EXCEL_MSG_ERROR_VALIDATING</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="xxen_msg_error_defaulting">
+    <vt:lpwstr>U_EXCEL_MSG_ERROR_DEFAULTING</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="xxen_msg_invalid_date">
+    <vt:lpwstr>U_EXCEL_MSG_INVALID_DATE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="xxen_msg_invalid_number">
+    <vt:lpwstr>U_EXCEL_MSG_INVALID_NUMBER</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="xxen_msg_error">
+    <vt:lpwstr>U_EXCEL_MSG_ERROR</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="xxen_msg_lov_no_entries">
+    <vt:lpwstr>U_EXCEL_MSG_LOV_NO_ENTRIES</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="xxen_msg_lov_limit_list">
+    <vt:lpwstr>U_EXCEL_MSG_LOV_LIMIT_LIST</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="xxen_msg_validation_pending">
+    <vt:lpwstr>U_EXCEL_MSG_VALIDATION_PENDING</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="xxen_msg_validation_complete">
+    <vt:lpwstr>U_EXCEL_MSG_VALIDATION_COMPLTE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="xxen_msg_missing_data">
+    <vt:lpwstr>U_EXCEL_MSG_MISSING_DATA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="xxen_msg_invalid_data">
+    <vt:lpwstr>U_EXCEL_MSG_INVALID_DATA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="xxen_auth_form_enter_creds">
+    <vt:lpwstr>U_EXCEL_AUTH_FORM_ENTER_CREDS</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="xxen_auth_form_username">
+    <vt:lpwstr>U_EXCEL_AUTH_FORM_USERNAME</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="xxen_auth_form_password">
+    <vt:lpwstr>U_EXCEL_AUTH_FORM_PASSWORD</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="xxen_auth_form_authentication">
+    <vt:lpwstr>U_EXCEL_AUTH_FORM_AUTHENTICATE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="xxen_lov_form_value">
+    <vt:lpwstr>U_EXCEL_LOV_FORM_VALUE</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="xxen_lov_form_description">
+    <vt:lpwstr>U_EXCEL_LOV_FORM_DESCRIPTION</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="xxen_lov_form_list_count">
+    <vt:lpwstr>U_EXCEL_LOV_FORM_LIST_COUNT</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="xxen_nls_language">
+    <vt:lpwstr>AMERICAN</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="xxen_nls_language_iso_code">
+    <vt:lpwstr>en-US</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="xxen_ebs_version">
+    <vt:lpwstr>12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="xxen_user_name">
+    <vt:lpwstr>MRUGESH.POOJARY</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="xxen_database_name">
+    <vt:lpwstr>EBSDB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="xxen_file_type_name">
+    <vt:lpwstr>File</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="xxen_sso_enabled">
     <vt:lpwstr>N</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="xxen_status_valid">
-[...89 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="xxen_webservice_connection_type">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="xxen_webservice_connection_type">
     <vt:lpwstr>ORDS</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="xxen_ords_client_id">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="xxen_ords_client_id">
     <vt:lpwstr>AkPJISaE-dCjtXOGgOXQVA..</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="xxen_ords_client_secret">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="xxen_ords_client_secret">
     <vt:lpwstr>hNAK7Dcehqz08r91QBh9vg..</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="xxen_sso_url">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="xxen_sso_url">
     <vt:lpwstr>https://demo.enginatics.com:443/</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="xxen_sql_column1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="xxen_sql_column1">
     <vt:lpwstr>ACTION_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="xxen_sql_column2">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="xxen_sql_column2">
     <vt:lpwstr>STATUS_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="58" name="xxen_sql_column3">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="xxen_sql_column3">
     <vt:lpwstr>MESSAGE_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="59" name="xxen_sql_column4">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="xxen_sql_column4">
     <vt:lpwstr>LEDGER_NAME</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="60" name="xxen_sql_column5">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="xxen_sql_column5">
     <vt:lpwstr>SOURCE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="61" name="xxen_sql_column6">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="xxen_sql_column6">
     <vt:lpwstr>CATEGORY</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="62" name="xxen_sql_column7">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="xxen_sql_column7">
     <vt:lpwstr>CURRENCY</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="63" name="xxen_sql_column8">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="xxen_sql_column8">
     <vt:lpwstr>ACCOUNTING_DATE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="64" name="xxen_sql_column9">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="xxen_sql_column9">
     <vt:lpwstr>PERIOD</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="65" name="xxen_sql_column10">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="xxen_sql_column10">
     <vt:lpwstr>APPROVAL_STATUS</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="66" name="xxen_sql_column11">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="xxen_sql_column11">
     <vt:lpwstr>ACCOUNT_ALIAS</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="67" name="xxen_sql_column12">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="xxen_sql_column12">
     <vt:lpwstr>CONCATENATED_SEGMENTS</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="68" name="xxen_sql_column13">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="xxen_sql_column13">
     <vt:lpwstr>GL_SEGMENT1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="69" name="xxen_sql_column14">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="xxen_sql_column14">
     <vt:lpwstr>GL_SEGMENT2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="70" name="xxen_sql_column15">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="xxen_sql_column15">
     <vt:lpwstr>GL_SEGMENT3</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="71" name="xxen_sql_column16">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="xxen_sql_column16">
     <vt:lpwstr>GL_SEGMENT4</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="72" name="xxen_sql_column17">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="xxen_sql_column17">
     <vt:lpwstr>GL_SEGMENT5</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="73" name="xxen_sql_column18">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="xxen_sql_column18">
     <vt:lpwstr>GL_SEGMENT6</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="74" name="xxen_sql_column19">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="xxen_sql_column19">
     <vt:lpwstr>GL_SEGMENT7</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="75" name="xxen_sql_column20">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="xxen_sql_column20">
     <vt:lpwstr>GL_SEGMENT8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="76" name="xxen_sql_column21">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="xxen_sql_column21">
     <vt:lpwstr>GL_SEGMENT9</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="77" name="xxen_sql_column22">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="xxen_sql_column22">
     <vt:lpwstr>GL_SEGMENT10</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="78" name="xxen_sql_column23">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="xxen_sql_column23">
     <vt:lpwstr>GL_SEGMENT11</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="79" name="xxen_sql_column24">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="xxen_sql_column24">
     <vt:lpwstr>GL_SEGMENT12</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="80" name="xxen_sql_column25">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="xxen_sql_column25">
     <vt:lpwstr>GL_SEGMENT13</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="81" name="xxen_sql_column26">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="xxen_sql_column26">
     <vt:lpwstr>GL_SEGMENT14</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="82" name="xxen_sql_column27">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="xxen_sql_column27">
     <vt:lpwstr>GL_SEGMENT15</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="83" name="xxen_sql_column28">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="xxen_sql_column28">
     <vt:lpwstr>DEBIT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="84" name="xxen_sql_column29">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="xxen_sql_column29">
     <vt:lpwstr>CREDIT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="85" name="xxen_sql_column30">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="87" name="xxen_sql_column30">
     <vt:lpwstr>STAT_AMOUNT</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="86" name="xxen_sql_column31">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="88" name="xxen_sql_column31">
     <vt:lpwstr>REVERSE_JOURNAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="87" name="xxen_sql_column32">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="89" name="xxen_sql_column32">
     <vt:lpwstr>REVERSAL_PERIOD</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="88" name="xxen_sql_column33">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="90" name="xxen_sql_column33">
     <vt:lpwstr>BATCH_NAME</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="89" name="xxen_sql_column34">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="91" name="xxen_sql_column34">
     <vt:lpwstr>BATCH_DESCRIPTION</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="90" name="xxen_sql_column35">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="92" name="xxen_sql_column35">
     <vt:lpwstr>JOURNAL_NAME</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="91" name="xxen_sql_column36">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="93" name="xxen_sql_column36">
     <vt:lpwstr>JOURNAL_DESCRIPTION</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="92" name="xxen_sql_column37">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="94" name="xxen_sql_column37">
     <vt:lpwstr>JOURNAL_REFERENCE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="93" name="xxen_sql_column38">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="95" name="xxen_sql_column38">
     <vt:lpwstr>LINE_DESCRIPTION</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="94" name="xxen_sql_column39">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="96" name="xxen_sql_column39">
     <vt:lpwstr>ATTACHMENT_CATEGORY_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="95" name="xxen_sql_column40">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="97" name="xxen_sql_column40">
     <vt:lpwstr>ATTACHMENT_TITLE_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="96" name="xxen_sql_column41">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="98" name="xxen_sql_column41">
     <vt:lpwstr>ATTACHMENT_DESCRIPTION_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="97" name="xxen_sql_column42">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="99" name="xxen_sql_column42">
     <vt:lpwstr>ATTACHMENT_TYPE_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="98" name="xxen_sql_column43">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="100" name="xxen_sql_column43">
     <vt:lpwstr>ATTACHMENT_CONTENT_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="99" name="xxen_sql_column44">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="101" name="xxen_sql_column44">
     <vt:lpwstr>ATTACHMENT_FILE_ID_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="100" name="xxen_sql_column45">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="102" name="xxen_sql_column45">
     <vt:lpwstr>REQUEST_ID_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="101" name="xxen_sql_column46">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="103" name="xxen_sql_column46">
     <vt:lpwstr>MODIFIED_COLUMNS_</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="102" name="xxen_sql_column47">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="104" name="xxen_sql_column47">
     <vt:lpwstr>ROW_ID</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="103" name="xxen_sql_column48">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="105" name="xxen_sql_column48">
     <vt:lpwstr>GROUP_ID</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="104" name="xxen_sql_column49">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="106" name="xxen_sql_column49">
     <vt:lpwstr>CHECK_IF_JOURNAL_BALANCED</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="105" name="xxen_sql_column50">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="107" name="xxen_sql_column50">
     <vt:lpwstr>ACTUAL_FLAG</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="106" name="xxen_sql_column51">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="108" name="xxen_sql_column51">
     <vt:lpwstr>ATTACH_UPLOAD_FILE</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="107" name="xxen_sql_column52">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="109" name="xxen_sql_column52">
     <vt:lpwstr>STATUS</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="108" name="xxen_sql_column53">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="110" name="xxen_sql_column53">
     <vt:lpwstr>DATE_CREATED</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="109" name="xxen_sql_column54">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="111" name="xxen_sql_column54">
     <vt:lpwstr>CREATED_BY</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="110" name="xxen_sql_column55">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="112" name="xxen_sql_column55">
     <vt:lpwstr>USER_ID</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="111" name="xxen_sql_column56">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="113" name="xxen_sql_column56">
     <vt:lpwstr>SUMMARY_FLAG</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="112" name="xxen_sql_column57">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="114" name="xxen_sql_column57">
     <vt:lpwstr>POST_TO_SUSPENSE_FLAG</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="113" name="xxen_sql_column58">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="115" name="xxen_sql_column58">
     <vt:lpwstr>SUBMIT_APPROVAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="114" name="xxen_sql_column59">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="116" name="xxen_sql_column59">
     <vt:lpwstr>SUBMIT_POSTING</vt:lpwstr>
   </property>
 </Properties>
 </file>